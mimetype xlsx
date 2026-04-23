--- v1 (2026-03-06)
+++ v2 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>06.03.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>