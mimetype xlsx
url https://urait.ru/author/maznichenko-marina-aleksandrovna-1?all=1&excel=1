--- v2 (2026-04-23)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>24.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -259,51 +259,51 @@
   <si>
     <t>ПРОФИЛАКТИКА СОЦИАЛЬНЫХ ЗАВИСИМОСТЕЙ ПОДРОСТКОВ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Мазниченко М. А., Нескоромных Н. И.</t>
   </si>
   <si>
     <t>В курсе представлены рекомендации по подготовке социальных педагогов к комплексной профилактике социальных зависимостей подростков. Описана система такой подготовки, раскрыты различные ее аспекты: теоретическая, методическая, практическая подготовка. Представлена рабочая программа авторского курса «Профилактика социальных зависимостей подростков в работе социального педагога».</t>
   </si>
   <si>
     <t>978-5-534-07544-1</t>
   </si>
   <si>
     <t>74.6я73</t>
   </si>
   <si>
     <t>09.10.2024</t>
   </si>
   <si>
     <t>СОБЫТИЙНОЕ ВОЛОНТЕРСТВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>В курсе описаны ключевые аспекты организации событийного волонтерства и участия в нем с пользой для саморазвития. Событийное волонтерство представлено как общественное явление и личностный ресурс. Для участников событийного волонтерства даны рекомендации по выбору мероприятий для участия, развитию волонтерских компетенций, построению эффективных взаимоотношений в волонтерской команде, использованию волонтерского опыта. Для организаторов — по эффективной организации отбора, набора, обучения, работы волонтеров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным и социально-экономическим направлениям, а также широкого круга субъектов событийного волонтерства.</t>
+    <t>В курсе описаны ключевые аспекты организации событийного волонтерства и участия в нем с пользой для саморазвития. Событийное волонтерство представлено как общественное явление и личностный ресурс. Для участников событийного волонтерства даны рекомендации по выбору мероприятий для участия, развитию волонтерских компетенций, построению эффективных взаимоотношений в волонтерской команде, использованию волонтерского опыта. Для организаторов по эффективной организации отбора, набора, обучения, работы волонтеров. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным и социально-экономическим направлениям, а также широкого круга субъектов событийного волонтерства.</t>
   </si>
   <si>
     <t>978-5-534-20658-6</t>
   </si>
   <si>
     <t>19.10.2016</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПЕДАГОГИКА. ПРОФИЛАКТИКА БЕЗНАДЗОРНОСТИ И ПРАВОНАРУШЕНИЙ НЕСОВЕРШЕННОЛЕТНИХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Воробьевой С. В., Мазниченко М. А.</t>
   </si>
   <si>
     <t>В курсе раскрыто современное понимание проблемы детской безнадзорности, описаны субъекты профилактики детской безнадзорности и их функции, раскрыта сущность институционального взаимодействия субъектов профилактики детской безнадзорности, описаны технологии построения и совершенствования институционального взаимодействия. Особое внимание уделено диагностике эффективности институционального взаимодействия. Практически овладеть способами построения институционального взаимодействия вам помогут творческие задания, предлагаемые к каждой теме.</t>
   </si>
   <si>
     <t>978-5-534-06699-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">