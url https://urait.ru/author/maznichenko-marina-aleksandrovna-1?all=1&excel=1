--- v3 (2026-06-15)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>