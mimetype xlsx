--- v1 (2026-02-15)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>15.02.2026</t>
+    <t>06.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>