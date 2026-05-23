--- v2 (2026-04-06)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>06.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>20.07.2015</t>
   </si>
   <si>
     <t>ЗЕМЕЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Анисимов А. П., Мельников Н. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Земельное право. Экологическое право</t>
   </si>
   <si>
-    <t>Практикум охватывает все основные темы курса для бакалавров и магистров. В пособии содержатся методические рекомендации для бакалавров по изучению курса земельного права, включающие современную научную и учебную литературу, нормативные акты, рекомендуемые к обсуждению на практическом занятии теоретические вопросы, учебные задачи, составленные на материалах реально существующей судебной практики. Магистрантам авторы пособия предлагают использовать ряд интерактивных методик, позволяющих выработать как практические навыки по решению различных проблем современного земельного и экологического права, так и развить способности к научной работе, проведению самостоятельных творческих исследований проблем земельного и экологического права.</t>
+    <t>Учебное пособие является логическим дополнением к одноименному учебнику, подготовленного авторским коллективом под руководством А. П. Анисимова. Содержание материала полностью соответствует новейшему земельному законодательству России по состоянию на апрель 2015 года. На основе Земельного кодекса РФ в пособие дан практический материал для более глубокого освоения предмета: тесты, практические задачи, темы научных докладов, рефератов, вопросы для подготовки к экзамену и зачету. Кроме того издание содержит обширный методический материал, который будет полезен не только учащимся, но и преподавателям вузов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03919-1</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>