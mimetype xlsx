--- v3 (2026-05-23)
+++ v4 (2026-07-17)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>23.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>