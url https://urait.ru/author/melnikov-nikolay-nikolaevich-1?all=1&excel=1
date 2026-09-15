--- v4 (2026-07-17)
+++ v5 (2026-09-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>17.07.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>259</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1429.0</v>
+        <v>1499.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1569.0</v>
+        <v>1649.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>