--- v2 (2026-03-05)
+++ v3 (2026-05-07)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>05.03.2026</t>
+    <t>07.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>