--- v3 (2026-05-07)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>07.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике раскрываются теоретические основы построения налогов, объективные причины, которые привели к появлению налогов и превращению их в неотъемлемую составную часть рыночной экономики, экономическая сущность и функции налогов, принципы и методы их построения. Особое внимание уделяется проблемам организации налоговой системы и ее управлению. Отдельная глава посвящена налоговой политике государства. Учебник определяет механизм исчисления и уплаты каждого налога, входящего в российскую налоговую систему, а также налогов в специальных налоговых режимах. Данный учебник позволит студентам получить целостную картину устройства налоговой системы РФ и каждого налога, а также проверить свои знания и понимание механизма налогообложения посредством выполнения заданий практикума, который содержит тестовые задания, задачи, практические ситуации.</t>
   </si>
   <si>
     <t>978-5-534-19353-4</t>
   </si>
   <si>
     <t>65.261.4я723</t>
   </si>
   <si>
     <t>22.08.2022</t>
   </si>
   <si>
     <t>НАЛОГООБЛОЖЕНИЕ ФИЗИЧЕСКИХ ЛИЦ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Гончаренко Л.И.</t>
   </si>
   <si>
-    <t>Главная цель настоящего курса — помочь студентам, обучающимся по экономическим направлениям, овладеть знаниями в области налогообложения физических лиц. В нем изложены теоретические основы и прикладные аспекты подоходного и поимущественного налогообложения физических лиц, особенности уплаты ими государственной пошлины, а также системы налогообложения доходов индивидуальных предпринимателей. Рассмотрена организация учета и налогового контроля в системе налогообложения физических лиц. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью вопросов и заданий для самоконтроля и размышления, а также практикума, включающего практические задания и кейсы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, обучающихся по программам академического бакалавриата, а также магистрантов, аспирантов, преподавателей и всех интересующихся вопросами налогообложения физических лиц.</t>
+    <t>Главная цель настоящего курса — помочь студентам, обучающимся по экономическим направлениям, овладеть знаниями в области налогообложения физических лиц. В нем изложены теоретические основы и прикладные аспекты подоходного и поимущественного налогообложения физических лиц, особенности уплаты ими государственной пошлины, а также системы налогообложения доходов индивидуальных предпринимателей. Рассмотрена организация учета и налогового контроля в системе налогообложения физических лиц. Несомненными достоинствами данного курса являются четкость формулировок и методически выверенное изложение сложного материала. Проверить полученные теоретические знания студенты могут с помощью вопросов и заданий для самоконтроля и размышления, а также практикума, включающего практические задания и кейсы.</t>
   </si>
   <si>
     <t>978-5-534-15471-9</t>
   </si>
   <si>
     <t>67.402я73</t>
   </si>
   <si>
     <t>18.12.2020</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЕ И ДЕНЕЖНО-КРЕДИТНЫЕ МЕТОДЫ РЕГУЛИРОВАНИЯ ЭКОНОМИКИ. ТЕОРИЯ И ПРАКТИКА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Абрамовой М.А., Гончаренко Л.И., Маркиной Е.В.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
     <t>Данный курс является первым в России по базовой дисциплине профессионального цикла «Финансовые и денежно-кредитные методы регулирования экономики». Курс охватывает все разделы и темы указанной учебной дисциплины, в нем учтены современные теоретические концепции в области финансового и кредитно-денежного регулирования, тенденции в развитии методов регулирования как в России, так и за рубежом, принятые в последнее время нормативные акты, регулирующие деятельность институтов финансовой и денежно-кредитной сферы. Многие темы носят проблемный характер, что дает возможность магистрантам получить навыки научного исследования. Изложение проблемных вопросов сопровождается заданиями для самостоятельной работы, кейсами по темам дисциплины. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлению «Финансы и кредит» (уровень магистратуры), а также для слушателей дополнительного образования.</t>
   </si>