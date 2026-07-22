--- v3 (2026-05-21)
+++ v4 (2026-07-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>21.05.2026</t>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>30.06.2020</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ ИСТОРИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Менщиков И. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Теория и методика истории. Археология</t>
   </si>
   <si>
-    <t>В курсе анализируются основные течения теории и методологии исторического знания. Автор рассматривает методологические проблемы современной исторической науки и предлагаемые в различных школах и направлениях пути их решения. В курсе уделено внимание основным методам и методикам, применяемым в исторических исследованиях. Курс написан на основе лекций по теории и методологии истории, прочитанных в Курганском государственном университете в 2000—2019 гг. и имеет практическую направленность. Автор пытается помочь применить теоретические знания при написании научной, прежде всего выпускной квалификационной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов и магистрантов исторических факультетов.</t>
+    <t>В учебном пособии анализируются основные течения теории и методологии исторического знания. Автор рассматривает методологические проблемы современной исторической науки и предлагаемые в различных школах и направлениях пути их решения. В книге уделено внимание основным методам и методикам, применяемым в исторических исследованиях. Данное учебное пособие написано на основе курса лекций по теории и методологии истории, прочитанных в Курганском государственном университете в 2000 2019 гг. и имеет практическую направленность. Автор пытается помочь применить теоретические знания при написании научной, прежде всего выпускной квалификационной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов и магистрантов исторических факультетов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13687-6</t>
   </si>
   <si>
     <t>63.01я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>10.12.2020</t>
   </si>
   <si>
     <t>СТРАНОВЕДЕНИЕ ВЕЛИКОБРИТАНИИ. БРИТАНСКИЕ ПРЕМЬЕР-МИНИСТРЫ XIX ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
     <t>В книге содержится серия очерков, содержащих биографии британских премьер-министров на фоне своей эпохи, эволюции партий, парламента, других политических институтов. Книга написана с опорой на британскую историографию. Рассчитана на студентов, изучающих историю Великобритании в Новое время и историю страны изучаемого языка (английский), а также всех интересующихся британской историей.</t>
   </si>