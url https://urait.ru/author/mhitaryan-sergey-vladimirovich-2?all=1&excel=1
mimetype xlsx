--- v1 (2026-02-20)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>20.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>