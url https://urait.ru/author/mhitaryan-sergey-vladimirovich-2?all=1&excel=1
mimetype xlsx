--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,123 +133,123 @@
   <si>
     <t>29.05.2017</t>
   </si>
   <si>
     <t>МАРКЕТИНГ В ОТРАСЛЯХ И СФЕРАХ ДЕЯТЕЛЬНОСТИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Карповой С. В., Мхитаряна С.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14869-5</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.06.2024</t>
   </si>
   <si>
     <t>МАРКЕТИНГ УСЛУГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка потребительских товаров и товаров промышленного назначения, банковского и страхового маркетинга, товаров и услуг? Согласитесь, что такой подход привносит новый колорит в познавательный аспект изучения маркетинговой деятельности предприятий. Кроме того, «отраслевой» взгляд на проблемы маркетинга будет полезен студентам экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую специфику, не так уж и много, тем более, объединяющих под одной обложкой множество отраслевых направлений. Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. И самое главное, она заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что книга будет полезной всем читателям, для которых небезразличны идеи маркетинга и судьбы российских рынков. С уважением, авторы.</t>
+    <t>Как сегментируют рынок страховые компании? Какова специфика комплекса маркетинга компаний, предлагающих продукцию промышленного назначения? Что представляет собой мерчандайзинг и как должен осуществляться маркетинг в розничных торговых точках? В чем состоит специфика маркетинга в сфере туризма? На эти и многие другие вопросы ответит этот курс. Он заставляет задуматься о многообразии маркетинга в различных сферах деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-19490-6</t>
   </si>
   <si>
     <t>03.10.2013</t>
   </si>
   <si>
     <t>МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Данченок Л.А.</t>
   </si>
   <si>
     <t>В курсе раскрыты технологии исследований, управления и развития компании с точки зрения маркетинга. Рассмотрены современные концепции маркетинга как основы существования компании на рынке, освещены методы маркетингового управления, обозначены особенности маркетинга по видам рынков, представлены особенности маркетинга территорий, а также система методов сбора маркетинговой информации и ее анализа в соответствии с задачами маркетингового управления. Теоретические вопросы маркетинга в данном курсе рассмотрены с точки зрения их применения на практике, подкреплены иллюстративными примерами и кейсами из практики российских и зарубежных предприятий и организаций.</t>
   </si>
   <si>
     <t>978-5-534-21715-5</t>
   </si>
   <si>
     <t>22.03.2018</t>
   </si>
   <si>
     <t>МАРКЕТИНГОВЫЙ АНАЛИЗ. ТЕОРИЯ И ПРАКТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Карпова С. В., Мхитарян С. В., Русин В. Н. ; Под общ. ред. Карповой С. В.</t>
   </si>
   <si>
     <t>Математика и статистика</t>
   </si>
   <si>
     <t>Статистика</t>
   </si>
   <si>
     <t>В данном учебном пособии последовательно раскрываются основные методы описательной и аналитической статистики в маркетинге. Так, в издании приводятся алгоритмы расчетов показателей, которые позволяют анализировать затраты производства, расходы на маркетинг и маркетинговые исследования, а также сопоставлять и прогнозировать результаты деятельности организации. Для наглядности изложения теоретические описания сопровождаются множеством расчетных примеров.</t>
   </si>
   <si>
     <t>978-5-534-05522-1</t>
   </si>
   <si>
     <t>65.291.3я73</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ МАРКЕТИНГ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Теории маркетинга посвящено множество достойных книг и учебников известных зарубежных и российских авторов, в которых раскрываются базовые подходы к управлению деятельностью компаний на рынке, основанные на обобщении опыта множества компаний различных сфер деятельности. А что, если попробовать наоборот? Оттолкнуться не от общей теории маркетинга, а от отраслевой специфики? Попробовать выявить и сравнить нюансы рынка финансового, банковского и страхового маркетинга? «Отраслевой» взгляд на проблемы маркетинга будет полезен выпускникам бакалавриата и магистратуры экономических вузов, поскольку выпускные работы пишутся на примере конкретных компаний, принадлежащих различными сферам деятельности, а книг по маркетингу, имеющих отраслевую финансовую специфику, не так уж и много, тем более, объединяющих под одной обложкой такие важные направления. Как сегментируют рынок страховые компании? Как реализуется стратегический маркетинг в банковской сфере? Какие технологии маркетинга финансовых услуг применяются в условиях финансовой нестабильности? В чем состоит специфика маркетинга факторинговых услуг? На эти и многие другие вопросы ответит этот курс. И самое главное, он заставляет задуматься о многообразии маркетинга в сфере финансовой деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков! Надеемся, что курс будет полезнен всем читателям, для которых небезразличны идеи маркетинга и судьба российского финансового рынка.</t>
+    <t>Как сегментируют рынок страховые компании? Как реализуется стратегический маркетинг в банковской сфере? Какие технологии маркетинга финансовых услуг применяются в условиях финансовой нестабильности? В чем состоит специфика маркетинга факторинговых услуг? На эти и многие другие вопросы ответит эта книга. И самое главное, она заставляет задуматься о многообразии маркетинга в сфере финансовой деятельности, подталкивает к размышлениям и разработке новых идей для различных отраслевых рынков!</t>
   </si>
   <si>
     <t>978-5-534-19199-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>