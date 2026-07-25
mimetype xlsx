--- v3 (2026-06-02)
+++ v4 (2026-07-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>02.06.2026</t>
+    <t>25.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>