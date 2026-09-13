--- v4 (2026-07-25)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>25.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -867,54 +867,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>396</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2069.0</v>
+        <v>2169.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2279.0</v>
+        <v>2389.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -937,54 +937,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>222</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1259.0</v>
+        <v>1319.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1007,54 +1007,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>389</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2029.0</v>
+        <v>2139.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2229.0</v>
+        <v>2349.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
@@ -1077,54 +1077,54 @@
       <c r="B8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>181</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1069.0</v>
+        <v>1129.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1179.0</v>
+        <v>1239.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
@@ -1147,54 +1147,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>165</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>799.0</v>
+        <v>839.0</v>
       </c>
       <c r="M9" s="9">
-        <v>879.0</v>
+        <v>919.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>