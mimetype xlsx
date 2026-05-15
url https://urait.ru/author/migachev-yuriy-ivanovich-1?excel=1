--- v2 (2026-03-23)
+++ v3 (2026-05-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>24.03.2026</t>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>