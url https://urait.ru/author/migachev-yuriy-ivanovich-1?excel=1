--- v3 (2026-05-15)
+++ v4 (2026-07-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>15.05.2026</t>
+    <t>02.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,51 +175,51 @@
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>978-5-534-18018-3</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Каламкарян Р. А., Мигачев Ю. И.</t>
   </si>
   <si>
     <t>Международное право и международное частное право</t>
   </si>
   <si>
-    <t>В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. В настоящем издании значительно переработаны главы, посвященные принципам международного права и праву международных организаций. Особое внимание уделено рассмотрению международно-правовых средств мирного разрешения международных споров. Для лучшего усвоения материала после глав предложены вопросы для самостоятельного контроля знаний.</t>
+    <t>В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. В настоящем издании значительно переработаны главы, посвященные принципам международного права и праву международных организаций. Особое внимание уделено рассмотрению международно-правовых средств мирного разрешения международных споров.</t>
   </si>
   <si>
     <t>978-5-534-16851-8</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>21.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ МЕЖДУНАРОДНОГО ПРАВА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящее издание учебника вобрало в себя весь наработанный потенциал отечественной академической мысли. Собранный материал в рамках всего комплекса работ юристов ориентирован на содействие повышению престижа российской науки международного права. В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. Новацией содержательной части издания являются главы, посвященные верховенству права, принципу добросовестности как основе эффективности международного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13585-5</t>
   </si>
   <si>
     <t>67.412я723</t>
   </si>