--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>02.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО РОССИЙСКОЙ ФЕДЕРАЦИИ 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>978-5-534-18018-3</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>21.05.2013</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Каламкарян Р. А., Мигачев Ю. И.</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. В настоящем издании значительно переработаны главы, посвященные принципам международного права и праву международных организаций. Особое внимание уделено рассмотрению международно-правовых средств мирного разрешения международных споров.</t>
   </si>
   <si>
     <t>978-5-534-16851-8</t>
   </si>
   <si>
     <t>67.412я73</t>
   </si>
   <si>
     <t>21.04.2020</t>
   </si>
   <si>
     <t>ОСНОВЫ МЕЖДУНАРОДНОГО ПРАВА 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Настоящее издание учебника вобрало в себя весь наработанный потенциал отечественной академической мысли. Собранный материал в рамках всего комплекса работ юристов ориентирован на содействие повышению престижа российской науки международного права. В учебнике изложены общетеоретические вопросы международного права, его основные принципы, характер и источники, раскрыты актуальные проблемы современной международной юриспруденции, представлен весь спектр отраслей науки международного публичного права. Новацией содержательной части издания являются главы, посвященные верховенству права, принципу добросовестности как основе эффективности международного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13585-5</t>
   </si>