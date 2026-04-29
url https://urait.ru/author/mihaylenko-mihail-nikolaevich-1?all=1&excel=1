--- v2 (2026-03-14)
+++ v3 (2026-04-29)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.03.2026</t>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>