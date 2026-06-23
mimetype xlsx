--- v3 (2026-04-29)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,93 +133,93 @@
   <si>
     <t>13.02.2023</t>
   </si>
   <si>
     <t>РЫНОК ЦЕННЫХ БУМАГ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Михайленко М. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Инвестиционная деятельность</t>
   </si>
   <si>
-    <t>Рассмотрены место рынка ценных бумаг в структуре финансового рынка, история возникновения и развития фондового рынка. Раскрыты основные понятия, функции и классификации фондового рынка, вопросы его регулирования. Главное внимание уделено рынку ценных бумаг. Представлены подробные характеристики акций, облигаций и векселей, а также еще 12 видов ценных бумаг. Дана развернутая информация об участниках рынка ценных бумаг: эмитентах, посредниках и инвесторах, особо выделены институциональные инвесторы. Проанализированы первичный рынок и эмиссия ценных бумаг, а также вторичный рынок. В курсе есть практикум, включающий перечень вопросов и заданий для самопроверки знаний студентов, задачи для самостоятельного решения, глоссарий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по экономическим специальностям. Представляет интерес для всех, кто занимается инвестициями свободных денежных средств в ликвидные и доходные активы.</t>
+    <t>Рассмотрены место рынка ценных бумаг в структуре финансового рынка, история возникновения и развития фондового рынка. Раскрыты основные понятия, функции и классификации фондового рынка, вопросы его регулирования. Главное внимание уделено рынку ценных бумаг. Представлены подробные характеристики акций, облигаций и векселей, а также еще 12 видов ценных бумаг. Дана развернутая информация об участниках рынка ценных бумаг: эмитентах, посредниках и инвесторах, особо выделены институциональные инвесторы. Проанализированы первичный рынок и эмиссия ценных бумаг, а также вторичный рынок. В курсе есть практикум, включающий перечень вопросов и заданий для самопроверки знаний студентов, задачи для самостоятельного решения, глоссарий.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16066-6</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>10.08.2023</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЕ РЫНКИ И ИНСТИТУТЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Финансы</t>
   </si>
   <si>
-    <t>В курсе изложены понятие финансовой системы, ее назначение. Дана характеристика функций финансовой системы. Подробно рассмотрены основные элементы финансовой системы — финансовые институты, а также виды ценных бумаг. Представлены структура финансового рынка и классификация рынков в зависимости от различных факторов. Среди институтов финансового рынка внимание уделено банкам и биржам. Приведены основные участники каждого из рынков, составляющих финансовый рынок, а также финансовые посредники (брокеры, дилеры и т. д.) и его инфраструктура. Отдельный параграф посвящен вторичному рынку ценных бумаг. Главы содержат контрольные вопросы и задания, а также темы рефератов. Новое издание дополнено самостоятельным практикумом. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров, магистров и аспирантов, обучающихся по экономическим специ- альностям. Представляет интерес для всех, кто занимается проблемами инвестиций свободных денежных средств в ликвидные активы.</t>
+    <t>В курсе изложены понятие финансовой системы, ее назначение. Дана характеристика функций финансовой системы. Подробно рассмотрены основные элементы финансовой системы — финансовые институты, а также виды ценных бумаг. Представлены структура финансового рынка и классификация рынков в зависимости от различных факторов. Среди институтов финансового рынка внимание уделено банкам и биржам. Приведены основные участники каждого из рынков, составляющих финансовый рынок, а также финансовые посредники (брокеры, дилеры и т. д.) и его инфраструктура. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для бакалавров, магистров и аспирантов, обучающихся по экономическим специ- альностям. Представляет интерес для всех, кто занимается проблемами инвестиций свободных денежных средств в ликвидные активы.</t>
   </si>
   <si>
     <t>978-5-534-16945-4</t>
   </si>
   <si>
     <t>65.261я73</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЕ РЫНКИ И ИНСТИТУТЫ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложены понятие финансовой системы, ее назначение. Дана характеристика функций финансовой системы. Подробно рассмотрены основные элементы финансовой системы — финансовые институты, а также виды ценных бумаг. Представлены структура финансового рынка и классификация рынков в зависимости от различных факторов. Среди институтов финансового рынка внимание уделено банкам и биржам. Приведены основные участники каждого из рынков, составляющих финансовый рынок, а также финансовые посредники (брокеры, дилеры и т. д.) и его инфраструктура. Отдельный параграф посвящен вторичному рынку ценных бумаг. Главы содержат контрольные вопросы и задания, а также темы рефератов. Новое издание дополнено самостоятельным практикумом.</t>
+    <t>В курсе рассмотрены институты финансового рынка, профессиональных участников рынка и их роли в развитии финансового рынка. Раскрыта взаимосвязь профессиональных участников рынка с эмитентами, инвесторами и другими участниками рынка при совершении различных операций с финансовыми активами. Описаны механизмы регулирования профессиональной деятельности на финансовых рынках. Изложено понятие финансовой системы, ее назначение, дана характеристика функций финансовой системы, подробно рассмотрены виды ценных бумаг и даны их характеристики.</t>
   </si>
   <si>
     <t>978-5-534-17672-8</t>
   </si>
   <si>
     <t>65.261я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>