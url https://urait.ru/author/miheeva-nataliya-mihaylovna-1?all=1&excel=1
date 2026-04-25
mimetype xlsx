--- v1 (2026-03-02)
+++ v2 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>03.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>