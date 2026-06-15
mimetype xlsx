--- v2 (2026-04-25)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>25.04.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,105 @@
   <si>
     <t>19.08.2019</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. ПОЛИТИЧЕСКАЯ ГЕОГРАФИЯ И ГЕОПОЛИТИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Каледина Н.В., Михеевой Н.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Социально-экономическая география. Регионоведение</t>
   </si>
   <si>
-    <t>Этот курс для тех, кому интересно и необходимо знать многообразие политических процессов различного пространственного масштаба — глобального, макрорегионального, странового, локального. В курсе раскрываются ключевые черты политико-географической научной картины — от конкретно-научных фактов до геополитических идей и теоретических концепций. Показаны классические и современные зарубежные концепции, истоки и периодизация отечественной геополитической мысли. Предложена концепция политической карты мира как глобальной геополитической системы со специфическими периодами и геополитическими эпохами. Показано многообразие различий стран мира, процессы сецессионизма и федерализма и их географические особенности. Впервые включены темы о государственной территории, лимологии (границах), электоральной географии. Соответствует требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений образовательных направлений «География», «Международные отношения», «Регионоведение», «Политология», «Журналистика», «Экономика» и других, для учителей географии, истории, обществознания, а также для всех интересующихся политико-географической и геополитической проблематикой.</t>
+    <t>Этот курс для тех, кому интересно и необходимо знать многообразие политических процессов различного пространственного масштаба — глобального, макрорегионального, странового, локального. В курсе раскрываются ключевые черты политико-географической научной картины — от конкретно-научных фактов до геополитических идей и теоретических концепций. Показаны классические и современные зарубежные концепции, истоки и периодизация отечественной геополитической мысли. Предложена концепция политической карты мира как глобальной геополитической системы со специфическими периодами и геополитическими эпохами. Показано многообразие различий стран мира, процессы сецессионизма и федерализма и их географические особенности. Впервые включены темы о государственной территории, лимологии (границах), электоральной географии. Соответствует требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18595-9</t>
   </si>
   <si>
     <t>66.4(0)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.06.2017</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. РЕГИОНЫ И СТРАНЫ МИРА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Данный курс завершает описание общественно-географической картины современного мира на уровне макрорегионов и ключевых стран. Даются их комплексные характеристики, демонстрирующие своеобразие политико-географических, экономико-географических, социально-географических процессов и явлений. Впервые в учебной литературе рассматривается Арктический регион, показаны современные пределы и специфика Евразийского и Европейского регионов, обосновано своеобразие Англосаксонской Америки. Содержание восьми тем, двух приложений, вопросы и задания для самостоятельной работы, списки дополнительной общественно-географической литературы и электронных источников информации помогут заинтересованному читателю глубже понять многообразие мира, в котором мы живем.</t>
   </si>
   <si>
     <t>978-5-534-18597-3</t>
   </si>
   <si>
     <t>20.05.2022</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. СОЦИАЛЬНО-ЭКОНОМИЧЕСКАЯ ГЕОГРАФИЯ МИРА 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Данный курс продолжает курс «География мира», основанный на современном представлении об общественно-географической картине мира с многообразной конкретикой и научными идеями, концепциями. В нем представлены социально-географический и экономико-географический аспекты общественно-географической картины мира. Перед вами раскрываются географические особенности современных демографических и миграционных процессов, систем расселения и урбанизации, расовой, этнической и религиозной структуры населения, основные черты структуры и географии мирового хозяйства, в том числе отраслей промышленности, сельского хозяйства, транспорта, международной финансовой сферы и туризма. Внимательный читатель овладеет не только многообразным общественно-географическим знанием, но и приобретет навыки его применения в самостоятельном анализе противоречивой социально- и экономико-географической проблематики современного мира. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений образовательных направлений «География», «Международные отношения», «Регионоведение», «Политология», «Журналистика», «Экономика» и других, для учителей географии, истории, обществознания, а также для всех интересующихся общественно-географической проблематикой современного мира.</t>
+    <t>Данный курс продолжает курс «География мира», основанный на современном представлении об общественно-географической картине мира с многообразной конкретикой и научными идеями, концепциями. В нем представлены социально-географический и экономико-географический аспекты общественно-географической картины мира. Перед вами раскрываются географические особенности современных демографических и миграционных процессов, систем расселения и урбанизации, расовой, этнической и религиозной структуры населения, основные черты структуры и географии мирового хозяйства, в том числе отраслей промышленности, сельского хозяйства, транспорта, международной финансовой сферы и туризма. Внимательный читатель овладеет не только многообразным общественно-географическим знанием, но и приобретет навыки его применения в самостоятельном анализе противоречивой социально- и экономико-географической проблематики современного мира.</t>
   </si>
   <si>
     <t>978-5-534-18600-0</t>
   </si>
   <si>
     <t>65.04я73</t>
   </si>
   <si>
     <t>17.11.2020</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ ГЕОГРАФИЯ И ГЕОПОЛИТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Эта книга для тех, кому интересно и необходимо знать многообразие политических процессов различного пространственного масштаба — глобального, макрорегионального, странового, локального. В учебнике раскрываются ключевые черты политико-географической научной картины — от конкретно-научных фактов до геополитических идей и теоретических концепций. Показаны классические и современные зарубежные концепции, истоки и периодизация отечественной геополитической мысли. Предложена концепция политической карты мира как глобальной геополитической системы со специфическими периодами и геополитическими эпохами. Показаны многообразие различий стран мира, процессы сецессионизма и федерализма и их географические особенности. Впервые включены главы о государственной территории, лимологии (границах), электоральной географии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений образовательных направлений «География», «Международные отношения», «Регионоведение», «Политология», «Журналистика», «Экономика» и других, для учителей географии, истории, обществознания, а также для всех интересующихся политико-географической и геополитической проблематикой.</t>
+    <t>Эта книга для тех, кому интересно и необходимо знать многообразие политических процессов различного пространственного масштаба — глобального, макрорегионального, странового, локального. В учебнике раскрываются ключевые черты политико-географической научной картины — от конкретно-научных фактов до геополитических идей и теоретических концепций. Показаны классические и современные зарубежные концепции, истоки и периодизация отечественной геополитической мысли. Предложена концепция политической карты мира как глобальной геополитической системы со специфическими периодами и геополитическими эпохами. Показаны многообразие различий стран мира, процессы сецессионизма и федерализма и их географические особенности. Впервые включены главы о государственной территории, лимологии (границах), электоральной географии.</t>
   </si>
   <si>
     <t>978-5-534-14166-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>