--- v3 (2026-06-15)
+++ v4 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>15.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>