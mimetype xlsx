--- v1 (2026-02-21)
+++ v2 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
   <si>
-    <t>21.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -807,51 +807,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vospitanie-i-obuchenie-detey-doshkolnogo-vozrasta-s-zaderzhkoy-psihicheskogo-razvitiya-587626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-569010" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-589680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnaya-pedagogika-582772" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnoe-obrazovanie-upravlenie-doshkolnym-obrazovaniem-590081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izuchenie-obrazovanie-i-reabilitaciya-lic-s-ras-589665" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588659" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587856" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587858" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-563080" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/modelirovanie-obrazovatelnyh-programm-dlya-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-587511" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-vospitanie-i-obuchenie-detey-s-zaderzhkoy-psihicheskogo-razvitiya-566369" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-modelirovanie-obrazovatelnyh-programm-587536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-590258" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-osnovy-doshkolnogo-obrazovaniya-583615" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-doshkolnym-obrazovaniem-583057" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vospitanie-i-obuchenie-detey-doshkolnogo-vozrasta-s-zaderzhkoy-psihicheskogo-razvitiya-587626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-569010" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-589680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnaya-pedagogika-582772" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnoe-obrazovanie-upravlenie-doshkolnym-obrazovaniem-590081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izuchenie-obrazovanie-i-reabilitaciya-lic-s-ras-589665" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588659" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587856" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587858" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-563080" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/modelirovanie-obrazovatelnyh-programm-dlya-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-587511" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-vospitanie-i-obuchenie-detey-s-zaderzhkoy-psihicheskogo-razvitiya-587630" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-modelirovanie-obrazovatelnyh-programm-587536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-590258" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-osnovy-doshkolnogo-obrazovaniya-583615" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-doshkolnym-obrazovaniem-583057" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1942,69 +1942,69 @@
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
         <v>106</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
         <v>107</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>108</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.558</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
-        <v>566369</v>
+        <v>587630</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>109</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
         <v>110</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>328</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>1749.0</v>
       </c>
       <c r="M18" s="9">
         <v>1919.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>