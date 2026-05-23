--- v2 (2026-04-08)
+++ v3 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
-[...1 lines deleted...]
-    <t>08.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+  <si>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,318 +133,315 @@
   <si>
     <t>20.03.2023</t>
   </si>
   <si>
     <t>ВОСПИТАНИЕ И ОБУЧЕНИЕ ДЕТЕЙ ДОШКОЛЬНОГО ВОЗРАСТА С ЗАДЕРЖКОЙ ПСИХИЧЕСКОГО РАЗВИТИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В курсе обобщаются методологические подходы и теоретические представления, позволяющие дать психолого-педагогическую характеристику детей с задержкой психического развития (ЗПР) и описать специфику их особых образовательных потребностей, систематизируются принципы диагностики и коррекции с точки зрения специфики комплексного сопровождения таких детей, дается представление о системе коррекционно-педагогической работы с дошкольниками, имеющими ЗПР, в соответствии с современной Федеральной адаптированной образовательной программой дошкольного образования для детей с ОВЗ . Все теоретические вопросы находят отражение в практикуме, вопросах для самоконтроля и практико-ориентированных заданиях. С точки зрения единства теории и практики обобщаются алгоритмы и технологии организации групповой и индивидуальной коррекционно-педагогической работы с дошкольниками, имеющими ЗПР, их подготовки к школе и сотрудничества с родителями. Особенное внимание уделяется описанию этапов и уровней формирования у дошкольников общей способности к обучению и самостоятельной деятельности, формированию готовности у родителей к развивающему взаимодействию с детьми. Для студентов, обучающихся по направлению подготовки «специальное (дефектологическое) образование», а также для слушателей курсов повышения квалификации и профессиональной переподготовки, методистов и учителей-дефектологов дошкольных образовательных организаций.</t>
+    <t>В курсе обобщаются методологические подходы и теоретические представления, позволяющие дать психолого-педагогическую характеристику детей с задержкой психического развития (ЗПР) и описать специфику их особых образовательных потребностей, систематизируются принципы диагностики и коррекции с точки зрения специфики комплексного сопровождения таких детей, дается представление о системе коррекционно-педагогической работы с дошкольниками, имеющими ЗПР, в соответствии с современной Федеральной адаптированной образовательной программой дошкольного образования для детей с ОВЗ . Все теоретические вопросы находят отражение в практикуме, вопросах для самоконтроля и практико-ориентированных заданиях. Для студентов, обучающихся по направлению подготовки «специальное (дефектологическое) образование»», а также для слушателей курсов повышения квалификации и профессиональной переподготовки, методистов и учителей-дефектологов дошкольных образовательных организаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15318-7</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.05.2024</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Кроткова А. В., Микляева Ю. В.</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»). Также может быть использован в системе профессиональной переподготовки учителей-логопедов и медицинских логопедов, специалистов-реабилитологов.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»).</t>
   </si>
   <si>
     <t>978-5-534-19054-0</t>
   </si>
   <si>
     <t>56.12я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19055-7</t>
   </si>
   <si>
     <t>56.12я723</t>
   </si>
   <si>
     <t>10.01.2025</t>
   </si>
   <si>
     <t>ДОШКОЛЬНАЯ ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Микляева Ю. В., Виноградова Н. А. ; Под общ. ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
     <t>В курсе даны методологические и теоретические основы дошкольной педагогики с позиции организации субъект-субъектного взаимодействия детей и взрослых, поддержки детской инициативы и самостоятельности. Раскрыты особенности проектирования и организации интерактивной среды в условиях семейного и общественного воспитания и образования, дана характеристика методов и приемов интерактивного общения, способствующих развитию индивидуальности и освоению ребенком позиции субъекта разных видов деятельности, формированию готовности к школе.</t>
   </si>
   <si>
     <t>978-5-534-21333-1</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>06.11.2024</t>
   </si>
   <si>
     <t>ДОШКОЛЬНОЕ ОБРАЗОВАНИЕ. УПРАВЛЕНИЕ ДОШКОЛЬНЫМ ОБРАЗОВАНИЕМ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Виноградовой Н. А., Микляевой Н. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Дошкольная образовательная организация рассматривается в курсе «на перекрестке» функционирования образовательного, трудового и административного, бюджетного кодексов. Курс обобщает научные и теоретические основы государственно-общественного управления дошкольным образованием, освещает основные тенденции развития организаций дошкольного воспитания и образования и вариативных форм дошкольного образования. Также описывается специфика взаимодействия коллектива дошкольной образовательной организации с родителями детей. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным направлениям.</t>
+    <t>Дошкольная образовательная организация рассматривается в курсе «на перекрестке» функционирования образовательного, трудового и административного, бюджетного кодексов. Курс обобщает научные и теоретические основы государственно-общественного управления дошкольным образованием, освещает основные тенденции развития организаций дошкольного воспитания и образования и вариативных форм дошкольного образования. Также описывается специфика взаимодействия коллектива дошкольной образовательной организации с родителями детей.</t>
   </si>
   <si>
     <t>978-5-534-20973-0</t>
   </si>
   <si>
     <t>74.1я73</t>
   </si>
   <si>
     <t>20.06.2024</t>
   </si>
   <si>
     <t>ИЗУЧЕНИЕ, ОБРАЗОВАНИЕ И РЕАБИЛИТАЦИЯ ЛИЦ С РАС. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Ромусик М. Н., Мелина Е. В.</t>
   </si>
   <si>
-    <t>Курс рассматривает понятия детского аутизма и расстройств аутистического спектра, описывает методики изучения особенностей таких воспитанников и обучающихся, систематизирует теоретические подходы к анализу особенностей семейного воспитания и принятия диагноза, взаимодействию и сотрудничеству с родителями детей с детским аутизмом и РАС, характеризует индивидуально-дифференцированный подход и обобщает стратегии проектирования программы коррекционно-развивающей работы в условиях сотрудничества с семьями воспитанников и обучающихся. Раскрывает тренинги как форму организации образовательной деятельности в системе психолого-педагогического сопровождения детей с РАС. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов дефектологических факультетов, осваивающих образовательную программу по направлению «44.03.03 Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Олигофренопедагогика», «Логопедия» и др.). Также будет полезен для будущих педагогов-психологов и тьюторов, обучающихся по программе «44.03.02 Психолого-педагогическое образование».</t>
+    <t>Курс рассматривает понятия детского аутизма и расстройств аутистического спектра, описывает методики изучения особенностей таких воспитанников и обучающихся, систематизирует теоретические подходы к анализу особенностей семейного воспитания и принятия диагноза, взаимодействию и сотрудничеству с родителями детей с детским аутизмом и РАС, характеризует индивидуально-дифференцированный подход и обобщает стратегии проектирования программы коррекционно-развивающей работы в условиях сотрудничества с семьями воспитанников и обучающихся. Раскрывает тренинги как форму организации образовательной деятельности в системе психолого-педагогического сопровождения детей с РАС.</t>
   </si>
   <si>
     <t>978-5-534-19076-2</t>
   </si>
   <si>
     <t>12.03.2021</t>
   </si>
   <si>
     <t>ИНКЛЮЗИВНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ С ОГРАНИЧЕННЫМИ ВОЗМОЖНОСТЯМИ ЗДОРОВЬЯ: ДОШКОЛЬНАЯ ГРУППА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
-    <t>Курс обобщает организационно-правовые аспекты работы инклюзивных групп, взаимодействия воспитателей и специалистов коррекционного профиля в процессе психолого-педагогического сопровождения дошкольников с ограниченными возможностями здоровья. На основе анализа управленческих аспектов и проблем работы рассматривается специфика адаптации и социализации, налаживания педагогического взаимодействия с воспитанниками и организации образовательной деятельности с детьми, имеющими особые образовательные потребности. Особенный акцент делается на организации совместной деятельности дошкольников, мониторинге индивидуального развития и формирования социально-коммуникативных компетенций воспитанников. Практикоориентированность курсу придают методические рекомендации и указания как в тексте отдельных тем, так и в содержании контрольных вопросов и заданий для организации самостоятельной работы студентов, мониторинга эффективности работы инклюзивных групп. Курс также имеет уникальное приложение, позволяющее оптимизировать документационное обеспечение работы таких групп. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание адресовано студентам высших учебных заведений, обучающимся по педагогическим направлениям, а также будет интересно практикующим специалистам, работающим в сфере коррекционного образования.</t>
+    <t>Курс обобщает организационно-правовые аспекты работы инклюзивных групп, взаимодействия воспитателей и специалистов коррекционного профиля в процессе психолого-педагогического сопровождения дошкольников с ограниченными возможностями здоровья. На основе анализа управленческих аспектов и проблем работы рассматривается специфика адаптации и социализации, налаживания педагогического взаимодействия с воспитанниками и организации образовательной деятельности с детьми, имеющими особые образовательные потребности. Особенный акцент делается на организации совместной деятельности дошкольников, мониторинге индивидуального развития и формирования социально-коммуникативных компетенций воспитанников.</t>
   </si>
   <si>
     <t>978-5-534-14186-3</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>25.08.2021</t>
   </si>
   <si>
     <t>ИНКЛЮЗИВНОЕ ОБРАЗОВАНИЕ ДЕТЕЙ С ОГРАНИЧЕННЫМИ ВОЗМОЖНОСТЯМИ ЗДОРОВЬЯ: ДОШКОЛЬНАЯ ГРУППА. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс обобщает организационно-правовые аспекты работы инклюзивных групп, взаимодействия воспитателей и специалистов коррекционного профиля в процессе психолого-педагогического сопровождения дошкольников с ограниченными возможностями здоровья. На основе анализа управленческих аспектов и проблем работы рассматривается специфика адаптации и социализации, налаживания педагогического взаимодействия с воспитанниками и организации образовательной деятельности с детьми, имеющими особые образовательные потребности. Особенный акцент делается на организации совместной деятельности дошкольников, мониторинге индивидуального развития и формирования социально-коммуникативных компетенций воспитанников. Практикоориентированность курсу придают методические рекомендации и указания как в тексте отдельных тем, так и в содержании контрольных вопросов и заданий для организации самостоятельной работы студентов, мониторинга эффективности работы инклюзивных групп. Курс также имеет уникальное приложение, позволяющее оптимизировать документационное обеспечение работы таких групп. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание адресовано студентам, обучающимся по педагогическим направлениям, а также будет интересно практикующим специалистам, работающим в сфере коррекционного образования.</t>
+    <t>Курс обобщает организационно-правовые аспекты работы инклюзивных групп, взаимодействия воспитателей и специалистов коррекционного профиля в процессе психолого-педагогического сопровождения дошкольников с ограниченными возможностями здоровья. На основе анализа управленческих аспектов и проблем работы рассматривается специфика адаптации и социализации, налаживания педагогического взаимодействия с воспитанниками и организации образовательной деятельности с детьми, имеющими особые образовательные потребности. Практикоориентированность курсу придают методические рекомендации и указания как в тексте отдельных тем, так и в содержании контрольных вопросов и заданий для организации самостоятельной работы студентов, мониторинга эффективности работы инклюзивных групп. Курс также имеет уникальное приложение, позволяющее оптимизировать документационное обеспечение работы таких групп.</t>
   </si>
   <si>
     <t>978-5-534-15151-0</t>
   </si>
   <si>
     <t>74я723</t>
   </si>
   <si>
     <t>11.03.2025</t>
   </si>
   <si>
     <t>ЛЕЧЕБНАЯ ПЕДАГОГИКА В ДОШКОЛЬНОЙ ДЕФЕКТОЛОГИИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Данный курс отражает современный взгляд на специфику работы специалиста коррекционного профиля — учителя-дефектолога и логопеда, тьютора, демонстрирует, как можно сочетать классические и инновационные тенденции развития системы образования и науки в опыте педагогической деятельности и психолого-педагогического, тьюторского сопровождения ребенка с ограниченными возможностями здоровья. Наряду с концепциями и принципами, в нем рассматриваются особенности анализа ЭЭГ и МРТ, изучения рефлексов и нейромоторной готовности к обучению, проектирования адаптированных образовательных программ, классификации методов воспитания и обучения, коррекции нарушений развития детей раннего и дошкольного возраста, технологии диагностики, адаптации и социализации, коррекционно-педагогической деятельности, проблемы обобщения инновационного опыта специалистов коррекционного профиля. Для профессиональной подготовки студентов по специальности «Специальное (дефектологическое) образование».</t>
   </si>
   <si>
     <t>978-5-534-21470-3</t>
   </si>
   <si>
     <t>ЛЕЧЕБНАЯ ПЕДАГОГИКА В ДОШКОЛЬНОЙ ДЕФЕКТОЛОГИИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Учебник отражает современный взгляд на специфику работы специалиста коррекционного профиля — учителя-дефектолога и логопеда, тьютора, демонстрирует, как можно сочетать классические и инновационные тенденции развития системы образования и науки в опыте педагогической деятельности и психолого-педагогического, тьюторского сопровождения ребенка с ограниченными возможностями здоровья.. Наряду с концепциями и принципами, в нем рассматриваются классификации методов воспитания и обучения, коррекции нарушений развития детей раннего и дошкольного возраста, технологии диагностики, адаптации и социализации, коррекционно-педагогической деятельности, проблемы инновационного опыта специалистов коррекционного профиля.</t>
   </si>
   <si>
     <t>978-5-534-21471-0</t>
   </si>
   <si>
     <t>74.5я723</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. Студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования, Федерального государственного образовательного стандарта дошкольного образования и стандартам профессиональной деятельности педагогов и руководителей образовательных организаций. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. С помощью включенного в издание методического практикума, который содержит практические задания к учебному материалу, студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ.</t>
   </si>
   <si>
     <t>978-5-534-12763-8</t>
   </si>
   <si>
     <t>06.02.2020</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Цель курса — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
+    <t>Цель издания — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Этому способствуют системно изложенный лекционный материал с элементами проблематизации, наличие вопросов и практических заданий, представляющих своего рода методический практикум для студентов, основная и дополнительная литература. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13324-0</t>
   </si>
   <si>
     <t>74.10я723</t>
   </si>
   <si>
     <t>29.07.2019</t>
   </si>
   <si>
     <t>МОДЕЛИРОВАНИЕ ОБРАЗОВАТЕЛЬНЫХ ПРОГРАММ ДЛЯ ДЕТЕЙ С ОГРАНИЧЕННЫМИ ВОЗМОЖНОСТЯМИ ЗДОРОВЬЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Эта книга для будущих и практикующих специалистов, работающих с детьми, имеющими ОВЗ, и методистов дошкольных отделений школ и детских садов. Она рассказывает о том, как проектируются рабочие программы воспитателей, учителей-дефектологов и логопедов. Предлагает четкие алгоритмы для составления целевого, содержательного и организационного разделов программ, примеры планирования коррекционно-развивающей и воспитательной деятельности. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для профессиональной подготовки студентов-бакалавров, обучающихся по программе «Дошкольная дефектология» (44.03.03 — Специальное (дефектологическое) образование). Может быть полезно для методистов по коррекционно-развивающему направлению работы, специалистов коррекционного профиля, воспитателей, работающих с детьми, имеющими ограниченные возможности здоровья и особые образовательные потребности.</t>
   </si>
   <si>
     <t>978-5-534-11198-9</t>
   </si>
   <si>
     <t>74.102я73</t>
   </si>
   <si>
     <t>03.04.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ КОРРЕКЦИОННОЙ ПЕДАГОГИКИ И КОРРЕКЦИОННОЙ ПСИХОЛОГИИ: ВОСПИТАНИЕ И ОБУЧЕНИЕ ДЕТЕЙ С ЗАДЕРЖКОЙ ПСИХИЧЕСКОГО РАЗВИТИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Данный курс представляет собой комплекс методических подходов к характеристике детей с задержкой развития; описываются необходимые условия их обучения, способы организации рабочего пространства и рабочего времени; классифицируются методы диагностики и коррекционной работы с детьми. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям Курс будет полезен студентам, обучающимся по гуманитарным направлениям, направлениям педагогики, психологии или дефектологии, а также преподавателям и практикующим специалистам.</t>
+    <t>Данное учебное пособие представляет собой комплекс методических подходов к характеристике детей с задержкой развития; описываются необходимые условия их обучения, способы организации рабочего пространства и рабочего времени; классифицируются методы диагностики и коррекционной работы с детьми. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям Книга будет полезна студентам, обучающимся по гуманитарным направлениям, направлениям педагогики, психологии или дефектологии, а также преподавателям и практикующим специалистам.</t>
   </si>
   <si>
     <t>978-5-534-16054-3</t>
   </si>
   <si>
     <t>24.09.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ КОРРЕКЦИОННОЙ ПЕДАГОГИКИ И КОРРЕКЦИОННОЙ ПСИХОЛОГИИ: МОДЕЛИРОВАНИЕ ОБРАЗОВАТЕЛЬНЫХ ПРОГРАММ. Учебник для СПО</t>
   </si>
   <si>
     <t>Эта книга для будущих и практикующих специалистов, работающих с детьми, имеющими ОВЗ, и методистов дошкольных отделений школ и детских садов. Она рассказывает о том, как проектируются рабочие программы воспитателей, учителей-дефектологов и логопедов. Предлагает четкие алгоритмы для составления целевого, содержательного и организационного разделов программ, примеры планирования коррекционно-развивающей и воспитательной деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для профессиональной подготовки студентов, обучающихся по программе «Дошкольная дефектология». Может быть полезно для методистов по коррекционно-развивающему направлению работы, специалистов коррекционного профиля, воспитателей, работающих с детьми, имеющими ограниченные возможности здоровья и особые образовательные потребности.</t>
   </si>
   <si>
     <t>978-5-534-12535-1</t>
   </si>
   <si>
     <t>74.102я723</t>
   </si>
   <si>
     <t>24.02.2025</t>
   </si>
   <si>
     <t>ПСИХОЛИНГВИСТИКА. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются эволюция научных представлений о природе языка и речи, взаимосвязь общенаучных методов психолингвистики и конкретных методик диагностики речевого развития, вопросы формирования языковой способности у детей с нормативным развитием и с ОВЗ, проблема подготовки детей к школьному обучению. В курсе интегрируются классические психолингвистические теории с современными достижениями в области нейронаук, когнитивной психологии и специальной педагогики. Особое внимание уделяется практическому применению психолингвистических знаний в диагностической и коррекционной работе логопеда и дефектолога. Для студентов высших учебных заведений, обучающихся по педагогическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21534-2</t>
   </si>
   <si>
     <t>81+88.3я73</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе даны методологические и теоретические основы дошкольной педагогики с позиции организации субъект-субъектного взаимодействия детей и взрослых, поддержки детской инициативы и самостоятельности. Раскрыты особенности проектирования и организации интерактивной среды в условиях семейного и общественного воспитания и образования, дана характеристика методов и приемов интерактивного общения, способствующих развитию индивидуальности и освоению ребенком позиции субъекта разных видов деятельности, формированию готовности к школе. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-21332-4</t>
   </si>
   <si>
     <t>09.12.2019</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ДОШКОЛЬНЫМ ОБРАЗОВАНИЕМ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе обобщены научные и теоретические основы управления дошкольным образованием, рассмотрены основные подходы и концепции, принципы, методы и технологии, характеризующие специфику управленческой деятельности руководителя дошкольной образовательной организации и развития педагогического коллектива. Первое ноу-хау курса заключается в комплексном изучении всех сторон его деятельности, т. е. дошкольная образовательная организация рассматривается «на перекрестке» функционирования образовательного, трудового и административного, бюджетного кодексов. Второе ноу-хау состоит в том, что дошкольная образовательная организация и педагогический коллектив описаны как объекты социального управления, поэтому дана характеристика управленческой деятельности старшего воспитателя, методиста детского сада и описана специфика формирования организационной культуры коллектива, его включения в систему управления дошкольной образовательной организацией и взаимодействия с родителями детей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике обобщены научные и теоретические основы управления дошкольным образованием, рассмотрены основные подходы и концепции, принципы, методы и технологии, характеризующие специфику управленческой деятельности руководителя дошкольной образовательной организации и развития педагогического коллектива. Первое ноу-хау учебника заключается в комплексном изучении всех сторон его деятельности, т. е. дошкольная образовательная организация рассматривается «на перекрестке» функционирования образовательного, трудового и административного, бюджетного кодексов. Второе ноу-хау состоит в том, что дошкольная образовательная организация и педагогический коллектив описаны как объекты социального управления, поэтому дана характеристика управленческой деятельности старшего воспитателя, методиста детского сада и описана специфика формирования организационной культуры коллектива, его включения в систему управления дошкольной образовательной организацией и взаимодействия с родителями детей.</t>
   </si>
   <si>
     <t>978-5-534-12764-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -807,51 +804,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vospitanie-i-obuchenie-detey-doshkolnogo-vozrasta-s-zaderzhkoy-psihicheskogo-razvitiya-587626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-569010" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-589680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnaya-pedagogika-582772" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnoe-obrazovanie-upravlenie-doshkolnym-obrazovaniem-590081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izuchenie-obrazovanie-i-reabilitaciya-lic-s-ras-589665" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588659" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587856" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587858" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-563080" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/modelirovanie-obrazovatelnyh-programm-dlya-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-587511" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-vospitanie-i-obuchenie-detey-s-zaderzhkoy-psihicheskogo-razvitiya-587630" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-modelirovanie-obrazovatelnyh-programm-587536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-590258" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-osnovy-doshkolnogo-obrazovaniya-583615" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-doshkolnym-obrazovaniem-583057" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/vospitanie-i-obuchenie-detey-doshkolnogo-vozrasta-s-zaderzhkoy-psihicheskogo-razvitiya-587626" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-569010" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dizartriya-u-detey-kliniko-patogeneticheskaya-harakteristika-i-massazh-589680" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnaya-pedagogika-582772" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/doshkolnoe-obrazovanie-upravlenie-doshkolnym-obrazovaniem-590081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izuchenie-obrazovanie-i-reabilitaciya-lic-s-ras-589665" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588658" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/inklyuzivnoe-obrazovanie-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-doshkolnaya-gruppa-588659" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587856" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/lechebnaya-pedagogika-v-doshkolnoy-defektologii-587858" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-585443" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/modelirovanie-obrazovatelnyh-programm-dlya-detey-s-ogranichennymi-vozmozhnostyami-zdorovya-587511" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-vospitanie-i-obuchenie-detey-s-zaderzhkoy-psihicheskogo-razvitiya-587630" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/osnovy-korrekcionnoy-pedagogiki-i-korrekcionnoy-psihologii-modelirovanie-obrazovatelnyh-programm-587536" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/psiholingvistika-590258" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoreticheskie-osnovy-doshkolnogo-obrazovaniya-583615" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-doshkolnym-obrazovaniem-583057" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1802,69 +1799,69 @@
         <v>60</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>98</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>63</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.665</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
-        <v>563080</v>
+        <v>585443</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>450</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>2319.0</v>
       </c>
       <c r="M16" s="9">
         <v>2549.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
@@ -2200,127 +2197,127 @@
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>2769.0</v>
       </c>
       <c r="M21" s="9">
         <v>3049.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>52</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>124</v>
+        <v>61</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
         <v>103</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.784</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>583057</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>530</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>2689.0</v>
       </c>
       <c r="M22" s="9">
         <v>2959.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.762</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>