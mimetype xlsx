--- v3 (2026-05-23)
+++ v4 (2026-07-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
-    <t>23.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>