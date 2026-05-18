--- v2 (2026-03-18)
+++ v3 (2026-05-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>18.03.2026</t>
+    <t>18.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>