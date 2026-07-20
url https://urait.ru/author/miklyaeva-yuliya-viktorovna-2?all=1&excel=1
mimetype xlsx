--- v3 (2026-05-18)
+++ v4 (2026-07-20)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>18.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,126 +133,123 @@
   <si>
     <t>22.05.2024</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Кроткова А. В., Микляева Ю. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»). Также может быть использован в системе профессиональной переподготовки учителей-логопедов и медицинских логопедов, специалистов-реабилитологов.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Курс рекомендован для использования в системе профессиональной подготовки студентов, обучающихся по направлению «Специальное (дефектологическое) образование» (профили «Дошкольная дефектология», «Логопедия»).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19054-0</t>
   </si>
   <si>
     <t>56.12я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ДИЗАРТРИЯ У ДЕТЕЙ: КЛИНИКО-ПАТОГЕНЕТИЧЕСКАЯ ХАРАКТЕРИСТИКА И МАССАЖ. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Предлагаются клинико-патогенетическая характеристика дизартрий и их классификации, описываются типы и степени нарушений речи у детей, обобщаются дисфункции речевого аппарата и мышечные синдромы. Систематизируются механизмы влияния массажа на организм, характеризуются цели и задачи, принципы логопедического массажа, описываются его виды, противопоказания к проведению. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Отдельно описываются особенности постановки логопедом звуков с помощью зондов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Курс предлагает клинико-патогенетическую характеристику дизартрии у детей, систематизирует теорию и практику в области использования лечебного и логопедического массажа специалистом. Обобщаются анатомо-физиологические основы работы речевого аппарата, описываются его строение и физиология, состояние иннервации и специфика работы мышц артикуляционного аппарата, необходимые для понимания структуры нарушений при дизартриях. Подробнее освещаются цели и задачи, принципы рефлекторно-сегментарного массажа и диагностики, предлагаются сценарий массажа и специальные приемы, учитывающие состояние мышечных паттернов языка у детей с дизартриями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-19055-7</t>
   </si>
   <si>
     <t>56.12я723</t>
   </si>
   <si>
     <t>10.01.2025</t>
   </si>
   <si>
     <t>ДОШКОЛЬНАЯ ПЕДАГОГИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Микляева Н. В., Микляева Ю. В., Виноградова Н. А. ; Под общ. ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
     <t>В курсе даны методологические и теоретические основы дошкольной педагогики с позиции организации субъект-субъектного взаимодействия детей и взрослых, поддержки детской инициативы и самостоятельности. Раскрыты особенности проектирования и организации интерактивной среды в условиях семейного и общественного воспитания и образования, дана характеристика методов и приемов интерактивного общения, способствующих развитию индивидуальности и освоению ребенком позиции субъекта разных видов деятельности, формированию готовности к школе.</t>
   </si>
   <si>
     <t>978-5-534-21333-1</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. Студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования, Федерального государственного образовательного стандарта дошкольного образования и стандартам профессиональной деятельности педагогов и руководителей образовательных организаций. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. С помощью включенного в издание методического практикума, который содержит практические задания к учебному материалу, студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ.</t>
   </si>
   <si>
     <t>978-5-534-12763-8</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 3-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе даны методологические и теоретические основы дошкольной педагогики с позиции организации субъект-субъектного взаимодействия детей и взрослых, поддержки детской инициативы и самостоятельности. Раскрыты особенности проектирования и организации интерактивной среды в условиях семейного и общественного воспитания и образования, дана характеристика методов и приемов интерактивного общения, способствующих развитию индивидуальности и освоению ребенком позиции субъекта разных видов деятельности, формированию готовности к школе. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-21332-4</t>
   </si>
   <si>
     <t>74.10я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1171,61 +1168,61 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2769.0</v>
       </c>
       <c r="M9" s="9">
         <v>3049.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>57</v>
       </c>
       <c r="Y9" s="8">
         <v>0.784</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>