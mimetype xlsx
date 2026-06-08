--- v2 (2026-03-01)
+++ v3 (2026-06-08)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
-[...1 lines deleted...]
-    <t>01.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>08.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,72 +190,69 @@
   <si>
     <t>31.2я723</t>
   </si>
   <si>
     <t>12.09.2017</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Миленина С. А., Миленин Н. К. ; Под ред. Миленина Н.К.</t>
   </si>
   <si>
     <t>Курс посвящен основам теоретической электротехники. Рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Теоретический материал сопровождается подробно решенными примерами. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов технических вузов.</t>
   </si>
   <si>
     <t>978-5-534-19815-7</t>
   </si>
   <si>
     <t>19.09.2017</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Теоретический материал сопровождается подробно решенными примерами. Для лучшего усвоения материала учебника каждая глава содержит контрольные вопросы и задания.</t>
+    <t>В учебнике рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Большое внимание уделено свойствам и характеристикам полупроводниковых элементов, а также их схемной реализации. Отдельные главы посвящены схемотехнике цифровых устройств. Рассмотрены основные принципы построения программируемых логических устройств и микропроцессоров. Обозначены основные наиболее перспективные направления развития электронной базы. Для лучшего усвоения материала учебника каждая глава содержит контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-19816-4</t>
   </si>
   <si>
     <t>26.06.2017</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА, ЭЛЕКТРОНИКА И СХЕМОТЕХНИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Большое внимание уделено свойствам и характеристикам полупроводниковых элементов, а также их схемной реализации. Отдельные темы посвящены схемотехнике цифровых устройств. Рассмотрены основные принципы построения программируемых логических устройств и микропроцессоров. Обозначены основные наиболее перспективные направления развития электронной базы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям.</t>
+    <t>В курсе рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Большое внимание уделено свойствам и характеристикам полупроводниковых элементов, а также их схемной реализации. Отдельные темы посвящены схемотехнике цифровых устройств. Рассмотрены основные принципы построения программируемых логических устройств и микропроцессоров. Обозначены основные наиболее перспективные направления развития электронной базы.</t>
   </si>
   <si>
     <t>978-5-534-19750-1</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА, ЭЛЕКТРОНИКА И СХЕМОТЕХНИКА 2-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике рассмотрены основные методы расчета установившихся и переходных процессов в электрических цепях, а также их приложения к наиболее распространенным в инженерной практике электронным схемам. Большое внимание уделено свойствам и характеристикам полупроводниковых элементов, а также их схемной реализации. Отдельные главы посвящены схемотехнике цифровых устройств. Рассмотрены основные принципы построения программируемых логических устройств и микропроцессоров. Обозначены основные наиболее перспективные направления развития электронной базы. Для лучшего усвоения материала учебника каждая глава содержит контрольные вопросы и задания.</t>
   </si>
   <si>
     <t>978-5-534-19814-0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1241,57 +1238,57 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2319.0</v>
       </c>
       <c r="M10" s="9">
         <v>2549.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.665</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>