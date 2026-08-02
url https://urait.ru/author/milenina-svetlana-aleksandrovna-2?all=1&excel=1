--- v3 (2026-06-08)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>08.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>