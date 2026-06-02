--- v3 (2026-04-15)
+++ v4 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>16.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Курс посвящен теоретическим и практическим вопросам SMM-продвижения. Рассматриваются особенности социальных медиа для продвижения товаров и услуг, инструменты практического SMM-маркетинга, содержание и этапы разработки SMM-стратегии, оценка эффективности коммуникационных программ. Помимо теоретических материалов и практических примеров, курс содержит задания, направленные на организацию самостоятельной работы студентов и проверку уровня сформированности компетенций. Данные задания способствуют углублению исследовательского подхода студентов в изучении проблем SMM-маркетинга. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам высших учебных заведений, обучающимся по направлению «Сервис», а также может быть полезен студентам смежных специальностей, маркетологам, предпринимателям и всем интересующимся вопросами продвижения в социальных медиа.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17395-6</t>
   </si>
   <si>
     <t>65.290я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.03.2022</t>
   </si>
   <si>
     <t>БРЕНДИНГ ТУРИСТСКИХ ТЕРРИТОРИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Королева О. В., Милинчук Е. С.</t>
   </si>
   <si>
-    <t>В учебном курсе раскрываются теоретические аспекты, организационные основы и практические вопросы брендинга туристских дестинаций. Рассмотрены основные понятия и специфика брендинга туристских территорий, современные модели и подходы к нему. Большое внимание уделяется изучению коммуникационных подходов и технологий брендинга, особенностей управления брендами туристской территории. Определены основные подходы к брендингу туристских территорий в цифровом пространстве и представлены методики оценивания его эффективности. Изложение вопросов теории органично сочетается с примерами из практики российских и зарубежных туристских дестинаций. Издание содержит большое количество практических заданий, а также кейсов из российской и зарубежной практики брендинга туристских дестинаций. Содержащиеся в данном курсе задания, способствующие углублению исследовательского подхода, направлены на организацию самостоятельной работы студентов и проверку уровня сформированности компетенций в сфере брендинга. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебный курс адресован студентам высших учебных заведений, обучающимся по направлению подготовки «Туризм», изучающим различные проблемные области территориального брендинга. Издание также может быть полезным для всех, интересующихся вопросами брендинга туристских дестинаций.</t>
+    <t>В учебном курсе раскрываются теоретические аспекты, организационные основы и практические вопросы брендинга туристских дестинаций. Рассмотрены основные понятия и специфика брендинга туристских территорий, современные модели и подходы к нему. Большое внимание уделяется изучению коммуникационных подходов и технологий брендинга, особенностей управления брендами туристской территории. Определены основные подходы к брендингу туристских территорий в цифровом пространстве и представлены методики оценивания его эффективности. Изложение вопросов теории органично сочетается с примерами из практики российских и зарубежных туристских дестинаций.</t>
   </si>
   <si>
     <t>978-5-534-15348-4</t>
   </si>
   <si>
     <t>65.433я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>