--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -819,54 +819,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>216</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>989.0</v>
+        <v>1039.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1089.0</v>
+        <v>1139.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -889,54 +889,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>273</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1499.0</v>
+        <v>1569.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>