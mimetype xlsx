--- v1 (2026-02-21)
+++ v2 (2026-05-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>21.02.2026</t>
+    <t>01.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>