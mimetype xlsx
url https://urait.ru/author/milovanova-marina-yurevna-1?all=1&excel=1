--- v2 (2026-05-01)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>01.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,63 +133,90 @@
   <si>
     <t>21.11.2024</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ ОБЩЕСТВО 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Тощенко Ж. Т.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные социологические дисциплины</t>
   </si>
   <si>
-    <t>Оригинальность данного учебного издания в том, что оно предлагает посмотреть на мир политики глазами простого человека. Политическая жизнь, в конечном счете, складывается не по официальным документам, а по воле и устремлениям большинства людей. И если их позиция, оценки и ориентации учитываются в процессе политического руководства, то это является залогом согласованного развития без социальных катастроф и катаклизмов. В курсе выделяются комплексы вопросов, которые характеризуют взаимодействие человека с государством и взаимоотношения человека и общества, большое внимание уделено механизму реализации политической власти. Курс построен на обширных эмпирических данных, полученных ведущими социологическими центрами России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям.</t>
+    <t>Оригинальность данного учебного издания в том, что оно предлагает посмотреть на мир политики глазами простого человека. Политическая жизнь, в конечном счете, складывается не по официальным документам, а по воле и устремлениям большинства людей. И если их позиция, оценки и ориентации учитываются в процессе политического руководства, то это является залогом согласованного развития без социальных катастроф и катаклизмов. В курсе выделяются комплексы вопросов, которые характеризуют взаимодействие человека с государством и взаимоотношения человека и общества, большое внимание уделено механизму реализации политической власти. Курс построен на обширных эмпирических данных, полученных ведущими социологическими центрами России.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20813-9</t>
   </si>
   <si>
     <t>60.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
+  </si>
+  <si>
+    <t>28.05.2026</t>
+  </si>
+  <si>
+    <t>Корпоративная социальная политика. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>М.Ю. Милованова</t>
+  </si>
+  <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Менеджмент</t>
+  </si>
+  <si>
+    <t>Управление персоналом. Управление человеческими ресурсами</t>
+  </si>
+  <si>
+    <t>Учебный курс посвящен вопросам эволюции теоретических и правовых знаний в области основ современной корпоративной социальной политики и практики ее осуществления. В курсе рассмотрен российский и зарубежный опыт социальной политики в контексте ее реализации корпорациями, показано применение прикладных исследований, социальной диагностики и экспертизы при реализации корпоративной социальной политики, принятии программируемых управленческих действий. Цифровой курс на платформе Юрайт включает интерактивные тесты и практические задания. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по социально-экономическим направлениям.</t>
+  </si>
+  <si>
+    <t>978-5-534-22047-6</t>
+  </si>
+  <si>
+    <t>65.290-2я73</t>
   </si>
   <si>
     <t>14.11.2024</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКАЯ СОЦИОЛОГИЯ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Тощенко Ж. Т.</t>
   </si>
   <si>
     <t>В курсе предмет политической социологии представлен с позиций четкого определения ее места и роли в структуре социологического знания. Оригинальность данного учебного издания в том, что оно предлагает посмотреть на мир политики глазами простого человека. Политическая жизнь, в конечном счете, складывается не по официальным документам, а по воле и устремлениям большинства людей. И если их позиция, оценки и ориентации учитываются в процессе политического руководства, то это является залогом согласованного развития без социальных катастроф и катаклизмов. Курс построен на обширных эмпирических данных, полученных ведущими социологическими центрами России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20696-8</t>
   </si>
   <si>
     <t>60.56я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -567,89 +594,89 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-obschestvo-589769" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-sociologiya-582750" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/grazhdanskoe-obschestvo-589769" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/korporativnaya-socialnaya-politika-600663" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politicheskaya-sociologiya-582750" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
     <col min="19" max="19" width="100" customWidth="true" style="0"/>
     <col min="20" max="20" width="19" customWidth="true" style="0"/>
     <col min="21" max="21" width="17.139" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="8.284" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11.283" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="30.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
@@ -678,51 +705,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -862,127 +889,198 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.556</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>582750</v>
+        <v>600663</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>565</v>
+        <v>105</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
-        <v>2849.0</v>
+        <v>619.0</v>
       </c>
       <c r="M6" s="9">
-        <v>3129.0</v>
+        <v>679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
+        <v>0.146</v>
+      </c>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="8">
+        <v>582750</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F7" s="6"/>
+      <c r="G7" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="6"/>
+      <c r="I7" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J7" s="8">
+        <v>565</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="L7" s="9">
+        <v>2849.0</v>
+      </c>
+      <c r="M7" s="9">
+        <v>3129.0</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="V7" s="6"/>
+      <c r="W7" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y7" s="8">
         <v>0.805</v>
       </c>
-      <c r="Z6" s="6"/>
+      <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>