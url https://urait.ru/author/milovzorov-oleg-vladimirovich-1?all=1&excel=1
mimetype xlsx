--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>14.03.2026</t>
+    <t>28.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>