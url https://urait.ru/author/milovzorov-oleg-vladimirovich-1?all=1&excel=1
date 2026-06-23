--- v3 (2026-04-28)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>28.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,51 +169,51 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.08.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭЛЕКТРОНИКИ 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Миловзоров О. В., Панков И. Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>В курсе рассмотрены основные вопросы полупроводниковой электроники, аналоговой и цифровой схемотехники. Освещены типы и области применения электронных приборов и устройств; параметры современных полупроводниковых устройств: генераторов, вторичных источников питания, цифровых преобразователей, микропроцессорных управляющих и измерительных комплексов. Представлены интерфейсные схемы, схемотехника аналоговых устройств на основе операционных усилителей, силовая электроника. Особое внимание уделяется основам микропроцессорной техники, без которой невозможно представить современное автоматизированное машиностроительное производство. Приложения и практические примеры помогут лучше разбираться в работе электронного устройства на уровне его схемы, а также глубже вникнуть в изучаемый материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по техническим специальностям.</t>
+    <t>В курсе рассмотрены основные вопросы полупроводниковой электроники, аналоговой и цифровой схемотехники. Освещены типы и области применения электронных приборов и устройств; параметры современных полупроводниковых устройств: генераторов, вторичных источников питания, цифровых преобразователей, микропроцессорных управляющих и измерительных комплексов. Представлены интерфейсные схемы, схемотехника аналоговых устройств на основе операционных усилителей, силовая электроника. Особое внимание уделяется основам микропроцессорной техники, без которой невозможно представить современное автоматизированное машиностроительное производство. Приложения и практические примеры помогут лучше разбираться в работе электронного устройства на уровне его схемы, а также глубже вникнуть в изучаемый материал.</t>
   </si>
   <si>
     <t>978-5-534-19968-0</t>
   </si>
   <si>
     <t>32.85я723</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>РАЗРАБОТКА УПРАВЛЯЮЩИХ ПРОГРАММ СТАНКОВ С ЧПУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебник для подготовки инженеров машиностроительного производства. Является продолжением учебника «Технология машиностроения» этих же авторов. Здесь даются понятия, раскрываются принципы разработки технологической документации на основе современных систем автоматизированного проектирования (САПР). На основе конкретных примеров описывается процесс разработки маршрутно-операционных технологических процессов с оформлением комплекта технологических карт и разработки управляющих программ для станков с ЧПУ. Книга позволит молодому специалисту в кратчайшие сроки включиться в процесс производства современного машиностроительного предприятия, начиная от чтения чертежа до изготовления деталей на станках с ЧПУ.</t>
   </si>
   <si>
     <t>978-5-534-19305-3</t>
   </si>
   <si>
     <t>32.972я73</t>
   </si>
   <si>
     <t>РЕЗАНИЕ МЕТАЛЛОВ И РЕЖУЩИЙ ИНСТРУМЕНТ. Учебник для вузов</t>
   </si>