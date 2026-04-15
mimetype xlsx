--- v2 (2026-02-24)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>25.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>