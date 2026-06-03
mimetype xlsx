--- v3 (2026-04-15)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>15.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,114 +133,114 @@
   <si>
     <t>23.09.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ XVIII ВЕКА 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Минералов Ю. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>История литературы</t>
   </si>
   <si>
-    <t>Настоящий учебник, посвященный истории русской литературы XVIII века, имеет важные преимущества перед другими учебниками, охватывающими данный период. Автор не только стремится изложить важные историко-литературные факты, но всемерно содействует тому, чтобы пробудить в читателе потребность в углублении в собственно художественный материал, сформировать желание самостоятельно открыть заново черты писательской индивидуальности. Вниманию читателя предлагается анализ текстов художественных произведений, проблем литературного мастерства писателей, заложивших в XVIII веке основы русской классической литературы.</t>
+    <t>Настоящий учебник, посвященный истории русской литературы XVIII века, имеет важные преимущества перед другими учебниками, охватывающими данный период. Автор не только стремится изложить важные историко-литературные факты, но всемерно содействует тому, чтобы пробудить в читателе потребность в углублении в собственно художественный материал, сформировать желание самостоятельно открыть заново черты писательской индивидуальности. В центре учебника — анализ текстов художественных произведений, проблемы литературного мастерства писателей, заложивших в XVIII веке основы русской классической литературы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09000-0</t>
   </si>
   <si>
     <t>83.3(2Рос=Рус)я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>04.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1800-1830-Е ГОДЫ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий курс посвящен русской литературе 1800—1830 гг. В нем рассматривается творчество В. А. Жуковского, К. Н. Батюшкова, И. А. Крылова, А. С. Грибоедова и др., подробно рассказывается о литературных сообществах эпохи. Учебник является самостоятельным учебником, с одной стороны, с другой — входит в комплекс учебников, посвященных изучению истории русской литературы с XVIII в. до второй трети ХХ в. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, расположенные в конце издания.</t>
   </si>
   <si>
     <t>978-5-534-09019-2</t>
   </si>
   <si>
     <t>14.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1800-1830-Е ГОДЫ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по литературе. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по литературе. Настоящий учебник посвящен русской литературе 1800—1830 гг. В нем рассматривается творчество В. А. Жуковского, К. Н. Батюшкова, И. А. Крылова, А. С. Грибоедова и др., подробно рассказывается о литературных сообществах эпохи. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, которые расположены в конце издания. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Литературное творчество».</t>
+    <t>Настоящий учебник посвящен русской литературе 1800—1830 гг. В нем рассматривается творчество В. А. Жуковского, К. Н. Батюшкова, И. А. Крылова, А. С. Грибоедова и др., подробно рассказывается о литературных сообществах эпохи. Учебник является самостоятельным учебником, с одной стороны, с другой — входит в комплекс учебников, посвященных изучению истории русской литературы с XVIII в. до второй трети ХХ в. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, которые доступны в электронной библиотечной системе Издательства «Юрайт».</t>
   </si>
   <si>
     <t>978-5-534-10164-5</t>
   </si>
   <si>
     <t>83.3(2Рос=Рус)я723</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1840-1860-Е ГОДЫ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс посвящен тому периоду в русской литературе, который часто считается своеобразным «переходом» от золотого века к серебряному. Данный курс является самостоятельным, с одной стороны, а с другой — входит в комплекс материалов, созданных автором и посвященных изучению истории русской литературы с века XVIII до второй трети века ХХ, что дает читателю возможность проследить доминантные и периферийные черты авторских стилей названного литературного периода и осмыслить его место в литературном и культурном процессе в России. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, расположенные в приложении.</t>
+    <t>Учебник посвящен тому периоду в русской литературе, который часто считается своеобразным «переходом» от золотого века к серебряному, является самостоятельным учебником, с одной стороны, а с другой — входит в комплекс учебников, созданных им и посвященных изучению истории русской литературы с века XVIII до второй трети века ХХ, что дает читателю возможность проследить и доминантные и периферийные черты авторских стилей названного литературного периода и осмыслить его место в литературном и культурном процессе в России. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, которые доступны в электронной библиотечной системе Издательства «Юрайт».</t>
   </si>
   <si>
     <t>978-5-534-09018-5</t>
   </si>
   <si>
     <t>12.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1840-1860-Е ГОДЫ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по литературе. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по литературе. Учебник посвящен тому периоду в русской литературе, который часто считается своеобразным «переходом» от золотого века к серебряному, является самостоятельным учебником, с одной стороны, а с другой — входит в комплекс учебников, созданных автором и посвященных изучению истории русской литературы с века XVIII до второй трети века ХХ, что дает читателю возможность проследить и доминантные и периферийные черты авторских стилей названного литературного периода и осмыслить его место в литературном и культурном процессе в России. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, которые расположены в приложении в конце издания. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Русский язык и литература».</t>
+    <t>Учебник посвящен тому периоду в русской литературе, который часто считается своеобразным «переходом» от золотого века к серебряному, является самостоятельным учебником, с одной стороны, а с другой — входит в комплекс учебников, созданных автором и посвященных изучению истории русской литературы с века XVIII до второй трети века ХХ, что дает читателю возможность проследить и доминантные и периферийные черты авторских стилей названного литературного периода и осмыслить его место в литературном и культурном процессе в России. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, которые расположены в приложении в конце издания.</t>
   </si>
   <si>
     <t>978-5-534-10685-5</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1870-1890-Е ГОДЫ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Минералов Ю. И., Минералова И. Г.</t>
   </si>
   <si>
     <t>Настоящий курс посвящен русской литературе 1870—1890 гг. В нем раскрываются особенности развития художественной словесности данного периода. Рассмотрено творчество Л. Н. Толстого, П. И. Мельникова-Печерского, Н. С. Лескова, А. П. Чехова и др.; русских натуралистов П. Д. Боборыкина, В. И. Немировича-Данченко, В. А. Гиляровского и др.; поэзия К. К. Случевского, А. Н. Апухтина, К. М. Фофанова и др. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, расположенные в приложении.</t>
   </si>
   <si>
     <t>978-5-534-09666-8</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОЙ ЛИТЕРАТУРЫ. 1870-1890-Е ГОДЫ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по литературе. Настоящий курс посвящен русской литературе 1870—1890 гг. В нем рассмотрено творчество Л. Н. Толстого, П. И. Мельникова-Печерского, Н. С. Лескова, А. П. Чехова и др.; русских натуралистов П. Д. Боборыкина, В. И. Немировича-Данченко, В. А. Гиляровского и др.; поэзия К. К. Случевского, А. Н. Апухтина, К. М. Фофанова и др. Студенту также будут полезны «Культурно-исторические материалы», включающие в себя художественные тексты, расположенные в приложении. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальности «Литературное творчество».</t>
   </si>
   <si>
     <t>978-5-534-10686-2</t>
   </si>
@@ -286,51 +286,51 @@
   <si>
     <t>28.10.2016</t>
   </si>
   <si>
     <t>СРАВНИТЕЛЬНОЕ ЛИТЕРАТУРОВЕДЕНИЕ (КОМПАРАТИВИСТИКА) 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Раздел литературоведения, описываемый в учебнике, называют «сравнительным литературоведением», «исторической поэтикой» и «компаративистикой». Литературоведческая компаративистика одно из ведущих направлений в современной филологии. В учебнике рассматриваются контактные связи и типологические схождения в литературе, понятия литературного мотива, внутренней формы, стиля, проблемы поэтики сюжетов, композиции, художественного синтеза и т.п.</t>
   </si>
   <si>
     <t>978-5-534-08048-3</t>
   </si>
   <si>
     <t>83.3я73</t>
   </si>
   <si>
     <t>ХРЕСТОМАТИЯ ПО РУССКОЙ ЛИТЕРАТУРЕ XVIII ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
-    <t>Русская литература XVIII века — это подлинно золотой век нашей литературной классики. Она продемонстрировала поразительную жизненную стойкость и до сих пор продолжает оказывать воздействие на европейскую и мировую литературную практику XXI века и сознание наших современников. Хрестоматия является частью учебника Ю. И. Минералова «История русской литературы XVIII века». В нее вошли «Культурно-исторические материалы», включающие в себя тексты художественных произведений писателей, заложивших в XVIII веке основы русской классической литературы. Учебное пособие включает в себя тексты таких художников слова, как А. Д. Кантемир, В. К. Тредиаковский, М. В. Ломоносов, А. П. Сумароков и Г. Р. Державин.</t>
+    <t>Русская литература XVIII в. — это подлинно золотой век нашей литературной классики. Она продемонстрировала поразительную жизненную стойкость и до сих пор продолжает оказывать воздействие на европейскую и мировую литературную практику XXI в. и сознание наших современников. Хрестоматия является частью учебника Ю. И. Минералова «История русской литературы XVIII века». В нее вошли «Культурно-исторические материалы», включающие в себя тексты художественных произведений писателей, заложивших в XVIII в. основы русской классической литературы. Учебное пособие включает в себя тексты таких художников слова, как А. Д. Кантемир, В. К. Тредиаковский, М. В. Ломоносов, А. П. Сумароков и Г. Р. Державин.</t>
   </si>
   <si>
     <t>978-5-534-07347-8</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>