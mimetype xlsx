--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -948,54 +948,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>230</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1299.0</v>
+        <v>1359.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1429.0</v>
+        <v>1489.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1018,54 +1018,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>340</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1088,54 +1088,54 @@
       <c r="B7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>340</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1158,54 +1158,54 @@
       <c r="B8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>380</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
@@ -1228,54 +1228,54 @@
       <c r="B9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>380</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1989.0</v>
+        <v>2089.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2189.0</v>
+        <v>2299.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>61</v>
       </c>
@@ -1298,54 +1298,54 @@
       <c r="B10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>441</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2269.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2499.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>65</v>
       </c>
@@ -1368,54 +1368,54 @@
       <c r="B11" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>441</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>2269.0</v>
+        <v>2389.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2499.0</v>
+        <v>2629.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>68</v>
       </c>
@@ -1438,54 +1438,54 @@
       <c r="B12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>450</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M12" s="9">
-        <v>2549.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>70</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>71</v>
       </c>
@@ -1508,54 +1508,54 @@
       <c r="B13" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>450</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
-        <v>2319.0</v>
+        <v>2429.0</v>
       </c>
       <c r="M13" s="9">
-        <v>2549.0</v>
+        <v>2669.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>74</v>
       </c>
@@ -1578,54 +1578,54 @@
       <c r="B14" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>271</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
-        <v>1489.0</v>
+        <v>1559.0</v>
       </c>
       <c r="M14" s="9">
-        <v>1639.0</v>
+        <v>1709.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>78</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
         <v>80</v>
       </c>
@@ -1648,54 +1648,54 @@
       <c r="B15" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>328</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
-        <v>1749.0</v>
+        <v>1839.0</v>
       </c>
       <c r="M15" s="9">
-        <v>1919.0</v>
+        <v>2019.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>78</v>
       </c>
       <c r="S15" s="6" t="s">
         <v>84</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
         <v>85</v>
       </c>
@@ -1718,54 +1718,54 @@
       <c r="B16" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>146</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>88</v>
       </c>
       <c r="L16" s="9">
-        <v>629.0</v>
+        <v>659.0</v>
       </c>
       <c r="M16" s="9">
-        <v>689.0</v>
+        <v>719.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>89</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>90</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>91</v>
       </c>