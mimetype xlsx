--- v2 (2026-04-10)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,102 +181,99 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе освещены проблемы обучения и воспитания прежде всего с точки зрения традиции психологической теории деятельности и культурно-исторической психологии. Авторский коллектив предпринял попытку приблизить содержание курса к реальным практическим задачам внедрения в практику школы новых стандартов. Особое внимание уделено психолого-педагогическим основам формирования метапредметных и личностных компетенций учащихся школы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, преподавателей психологических направлений, а также для практикующих психологов школ.</t>
   </si>
   <si>
     <t>978-5-534-21705-6</t>
   </si>
   <si>
     <t>88.8я723</t>
   </si>
   <si>
     <t>19.04.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ТЕХНОЛОГИЯ ПРЕПОДАВАНИЯ ИНТЕГРИРОВАННОГО КУРСА "ОКРУЖАЮЩИЙ МИР" 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Миронов А. В.</t>
   </si>
   <si>
     <t>Педагогика начальной школы</t>
   </si>
   <si>
-    <t>В настоящее время общеобразовательная школа, профессиональные учебные заведения реализуют новые образовательные стандарты. Появилась необходимость по-новому взглянуть на методическую подготовку учителя. В настоящем пособии предлагается модель методической подготовки учите- лей начальных классов, основанная на компетентностном и деятельностном подходах. В качестве цели изучения всего курса, а также его разделов ставится формирование соответствующих методических компетенций, а в качестве средства формирования выступает деятельностный метод. Второе издание, переработанное и дополненное. Первое издание выходило под названием «Технологии изучения курса Окружающий мир в начальной школе» (Ростов н/Д. : Феникс, 2013). Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов бакалаврата, учителей начальных классов, реализующих в учебном процессе начальной школы образовательную программу «Окружающий мир».</t>
+    <t>В настоящее время общеобразовательная школа, профессиональные учебные заведения реализуют новые образовательные стандарты. Появилась необходимость по-новому взглянуть на методическую подготовку учителя. В настоящем пособии предлагается модель методической подготовки учите- лей начальных классов, основанная на компетентностном и деятельностном подходах. В качестве цели изучения всего курса, а также его разделов ставится формирование соответствующих методических компетенций, а в качестве средства формирования выступает деятельностный метод. Второе издание, переработанное и дополненное. Первое издание выходило под названием «Технологии изучения курса Окружающий мир в начальной школе» (Ростов н/Д. : Феникс, 2013).</t>
   </si>
   <si>
     <t>978-5-534-10596-4</t>
   </si>
   <si>
     <t>74.26я73</t>
   </si>
   <si>
     <t>13.05.2019</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ИЗУЧЕНИЯ КУРСА "ОКРУЖАЮЩИЙ МИР" В НАЧАЛЬНОЙ ШКОЛЕ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В настоящее время общеобразовательная школа, профессиональные учебные заведения реализуют новые образовательные стандарты. Появилась необходимость по-новому взглянуть на методическую подготовку учителя. В настоящем пособии предлагается модель методической подготовки учите- лей начальных классов, основанная на компетентностном и деятельностном подходах. В качестве цели изучения всего курса, а также его разделов ставится формирование соответствующих методических компетенций, а в качестве средства формирования выступает деятельностный метод. Второе издание, переработанное и дополненное. Первое издание выходило под названием «Технологии изучения курса Окружающий мир в начальной школе» (Ростов н/Д. : Феникс, 2013). Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для всех, кто изучает вопросы методологии преподавани дисциплины, студентов средних профессиональных учебных заведений а также учителей начальных классов, реализующих в учебном процессе начальной школы образовательную программу «Окружающий мир».</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-11375-4</t>
   </si>
   <si>
     <t>74.26я723</t>
   </si>
   <si>
     <t>02.07.2019</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ВОСПИТАНИЕ МЛАДШИХ ШКОЛЬНИКОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>Экологическое воспитание — важное направление в системе образования подрастающего поколения. В содержании, методах экологического образования появились новые аспекты, которые педагогу следует учитывать. В курсе рассматриваются: теоретические основы экологического образования младших школьников, методика введения экологических вопросов в содержание курса "Окружающий мир", внеурочная деятельность экологической направленности. Приведены диагностические материалы экологической образованности детей. Обсуждаются вопросы преемственности экологического образования между начальной школой и соседствующими ступенями образования. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Курс может быть использован при подготовке бакалавров — будущих учителей начальных классов, а также учителями начальной школы, педагогами дополнительного образования.</t>
+    <t>Экологическое воспитание — важное направление в системе образования подрастающего поколения. В содержании, методах экологического образования появились новые аспекты, которые педагогу следует учитывать. В пособии рассматриваются: теоретические основы экологического образования младших школьников, методика введения экологических вопросов в содержание курса "Окружающий мир", внеурочная деятельность экологической направленности. Приведены диагностические материалы экологической образованности детей. Обсуждаются вопросы преемственности экологического образования между начальной школой и соседствующими ступенями образования. Содержание учебного пособия соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-11199-6</t>
   </si>
   <si>
     <t>20.18я723</t>
   </si>
   <si>
     <t>20.09.2019</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ОБРАЗОВАНИЕ МЛАДШИХ ШКОЛЬНИКОВ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Экологическое воспитание — важное направление в системе образования подрастающего поколения. В содержании, методах экологического образования появились новые аспекты, которые педагогу следует учитывать. В курсе рассматриваются: теоретические основы экологического образования младших школьников, методика введения экологических вопросов в содержание курса "Окружающий мир", внеурочная деятельность экологической направленности. Приведены диагностические материалы экологической образованности детей. Обсуждаются вопросы преемственности экологического образования между начальной школой и соседствующими ступенями образования. Курс может быть использован при подготовке бакалавров — будущих учителей начальных классов, а также учителями начальной школы, педагогами дополнительного образования.</t>
+    <t>Экологическое воспитание — важное направление в системе образования подрастающего поколения. В содержании, методах экологического образования появились новые аспекты, которые педагогу следует учитывать. В пособии рассматриваются: теоретические основы экологического образования младших школьников, методика введения экологических вопросов в содержание курса "Окружающий мир", внеурочная деятельность экологической направленности. Приведены диагностические материалы экологической образованности детей. Обсуждаются вопросы преемственности экологического образования между начальной школой и соседствующими ступенями образования. Пособие может быть использовано при подготовке бакалавров — будущих учителей начальных классов, а также учителями начальной школы, педагогами дополнительного образования.</t>
   </si>
   <si>
     <t>978-5-534-11962-6</t>
   </si>
   <si>
     <t>20.18я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1125,199 +1122,199 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2299.0</v>
       </c>
       <c r="M8" s="9">
         <v>2529.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.662</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587393</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>263</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1449.0</v>
       </c>
       <c r="M9" s="9">
         <v>1589.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="R9" s="6" t="s">
+      <c r="S9" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.438</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587545</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>263</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1449.0</v>
       </c>
       <c r="M10" s="9">
         <v>1589.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="R10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.438</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>