--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>