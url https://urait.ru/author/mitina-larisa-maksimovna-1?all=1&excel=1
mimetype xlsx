--- v2 (2026-03-07)
+++ v3 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>07.03.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,111 +127,111 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.05.2020</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНО-ЛИЧНОСТНОЕ РАЗВИТИЕ ПЕДАГОГА: ДИАГНОСТИКА, ТЕХНОЛОГИИ, ПРОГРАММЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Митина Л. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В пособии рассмотрены психологические основы труда учителя, представлены авторская концепция и технология профессионального развития педагога, теоретически обоснованы и раскрыты психологические факторы, условия, механизмы и движущие силы творческой самореализации учителя в профессии. Выявлены и описаны альтернативные стратегии (модели) труда учителя. Анализируется актуальная проблема профессионального здоровья учителя. Особое внимание в пособии уделяется диагностическим, тренинговым и исследовательским программам, направленным на развитие интегральных личностных характеристик учителя, повышение его профессионального мастерства и творческой активности. Форма подачи материала сочетает научную доказательность позиции автора с доступностью излагаемого материала. Пособие предназначено для практических психологов образования, преподавателей, студентов и аспирантов высших психологических, психолого-педагогических и педагогических учебных заведений, преподавателей и слушателей курсов переподготовки и повышения квалификации работников образования, научных сотрудников, социальных педагогов и учителей, всех интересующихся вопросами профессионального развития и творческой самореализации педагога в профессии.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13403-2</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.09.2020</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНОЕ ЗДОРОВЬЕ ПЕДАГОГА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Митина Л. М., Митин Г. В., Анисимова О. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Образовательные и педагогические технологии</t>
   </si>
   <si>
     <t>В курсе с позиции междисциплинарного подхода раскрыта специфика здоровья и нездоровья педагогов, определены факторы, условия, средства и способы сохранения и восстановления профессионального здоровья учителей. Представлена Комплексная программа восстановления профессионального здоровья педагогов, включающая конкретные программы психодиагностики двигательной и психоэмоциональной активности, а также комплексы тренинговых занятий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших педагогических учебных заведений, а также аспирантов, преподавателей вузов, слушателей институтов повышения квалификации, научных работников, практических психологов образования и всех интересующихся вопросами профессионального здоровья человека.</t>
   </si>
   <si>
     <t>978-5-534-13402-5</t>
   </si>
   <si>
     <t>74.00я73</t>
   </si>
   <si>
     <t>14.04.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКАЯ ПОДГОТОВКА УЧИТЕЛЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>Педагогическая психология</t>
-[...1 lines deleted...]
-  <si>
     <t>В книге освещаются психологические проблемы и трудности учителя, стремящегося к творческому союзу с ребенком, владеющего искусством общения, способного заинтересовать, увлечь, зажечь в детях творческую искру. Форма подачи материала удачно сочетает научную доказательность позиции автора с образностью и доступностью излагаемого материала для предполагаемых читателей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для психологов, воспитателей, преподавателей и студентов педагогических вузов и университетов, всех интересующихся вопросами развития личности, межличностного общения, творческого самовыражения.</t>
   </si>
   <si>
     <t>978-5-534-13095-9</t>
   </si>
   <si>
     <t>21.07.2020</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ТРУДА УЧИТЕЛЯ 2-е изд. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Психология и педагогика в отдельных отраслях</t>
   </si>
   <si>
     <t>Предлагаемое пособие раскрывает психологические основы труда преподавателя, факторы, условия, механизмы и движущие силы творческой самореализации учителя. Представлена авторская концепция профессионального развития педагога, направленная на совершенствование мастерства преподавания и внутреннее саморазвитие личности. Описаны теория и методика проведения психологических тренингов для учителей, приведены примеры упражнений и практические рекомендации по их организации.</t>
   </si>
   <si>
     <t>978-5-534-12791-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1005,121 +1005,121 @@
       <c r="J7" s="8">
         <v>216</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1229.0</v>
       </c>
       <c r="M7" s="9">
         <v>1349.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.382</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588056</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>337</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1789.0</v>
       </c>
       <c r="M8" s="9">
         <v>1969.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.528</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>