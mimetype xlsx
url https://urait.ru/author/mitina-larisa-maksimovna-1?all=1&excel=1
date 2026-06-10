--- v3 (2026-04-26)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>26.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.05.2020</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНО-ЛИЧНОСТНОЕ РАЗВИТИЕ ПЕДАГОГА: ДИАГНОСТИКА, ТЕХНОЛОГИИ, ПРОГРАММЫ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Митина Л. М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
-    <t>В пособии рассмотрены психологические основы труда учителя, представлены авторская концепция и технология профессионального развития педагога, теоретически обоснованы и раскрыты психологические факторы, условия, механизмы и движущие силы творческой самореализации учителя в профессии. Выявлены и описаны альтернативные стратегии (модели) труда учителя. Анализируется актуальная проблема профессионального здоровья учителя. Особое внимание в пособии уделяется диагностическим, тренинговым и исследовательским программам, направленным на развитие интегральных личностных характеристик учителя, повышение его профессионального мастерства и творческой активности. Форма подачи материала сочетает научную доказательность позиции автора с доступностью излагаемого материала. Пособие предназначено для практических психологов образования, преподавателей, студентов и аспирантов высших психологических, психолого-педагогических и педагогических учебных заведений, преподавателей и слушателей курсов переподготовки и повышения квалификации работников образования, научных сотрудников, социальных педагогов и учителей, всех интересующихся вопросами профессионального развития и творческой самореализации педагога в профессии.</t>
+    <t>В пособии рассмотрены психологические основы труда учителя, представлены авторская концепция и технология профессионального развития педагога, теоретически обоснованы и раскрыты психологические факторы, условия, механизмы и движущие силы творческой самореализации учителя в профессии. Выявлены и описаны альтернативные стратегии (модели) труда учителя. Анализируется актуальная проблема профессионального здоровья учителя. Особое внимание в пособии уделяется диагностическим, тренинговым и исследовательским программам, направленным на развитие интегральных личностных характеристик учителя, повышение его профессионального мастерства и творческой активности. Форма подачи материала сочетает научную доказательность позиции автора с доступностью излагаемого материала.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13403-2</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>21.09.2020</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНОЕ ЗДОРОВЬЕ ПЕДАГОГА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Митина Л. М., Митин Г. В., Анисимова О. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>