--- v2 (2026-02-21)
+++ v3 (2026-04-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>21.02.2026</t>
+    <t>11.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>