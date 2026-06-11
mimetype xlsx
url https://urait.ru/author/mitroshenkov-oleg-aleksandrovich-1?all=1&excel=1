--- v3 (2026-04-11)
+++ v4 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>11.04.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,87 +214,87 @@
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
     <t>Авторами рассмотрены основные понятия (категории) политологии, ее общетеоретические и методологические проблемы. Значительное внимание уделено истории развития политической мысли и актуальным проблемам современной политической науки. Дается глубокое исследование политической системы общества и ее основных институтов, политических процессов, партий и партийных систем, политических элит, лидерства. Рассмотрены также особенности прикладной политологии и политические технологии. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-18022-0</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>, Лавриненко В. Н. [и др.] ; Под ред. Лавриненко В.Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе в доступной для понимания форме изложен полный курс политологии. Авторами рассмотрены основные понятия (категории) политологии, ее общетеоретические и методологические проблемы. Значительное внимание уделено истории развития политической мысли и актуальным проблемам современной политической науки. Дается глубокое исследование политической системы общества и ее основных институтов, политических процессов, партий и партийных систем, политических элит, лидерства. Рассмотрены также особенности прикладной политологии и политические технологии.</t>
+    <t>В учебнике в доступной для понимания форме изложен полный курс политологии. Авторами рассмотрены основные понятия (категории) политологии, ее общетеоретические и методологические проблемы. Значительное внимание уделено истории развития политической мысли и актуальным проблемам современной политической науки. Дается глубокое исследование политической системы общества и ее основных институтов, политических процессов, партий и партийных систем, политических элит, лидерства. Рассмотрены также особенности прикладной политологии и политические технологии. После каждой главы приведены вопросы и задания, а в конце учебника расположены тесты, что позволит читателям самостоятельно оценить качество приобретенных знаний.</t>
   </si>
   <si>
     <t>978-5-534-18006-0</t>
   </si>
   <si>
     <t>66.0я723</t>
   </si>
   <si>
     <t>20.07.2018</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Митрошенков О. А., Ляшенко В. П., Рузавин Г. И.</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>Авторы данного курса стремились сделать его фундаментальным и вместе с тем интересным, избежать назидательности и поверхностности, дать панораму философской мысли во всем ее многообразии, начиная с античности и заканчивая современностью. Многообразие философской проблематики рассматривается через призму человека и его потребностей. Авторами выделен особый раздел, в котором они расммотрели роль отечественной культуры в воспитании достойных граждан страны, а также проблематику, связанную с русской философией от ее истоков и предпосылок до самого последнего времени и специфику развития российской цивилизации, духовно-нравственные и ценностные ориентиры современного общества. В курсе присутствует раздел, посвященный методологии научного исследования. Рассмотренные в нем проблемы эпистемологии, эвристики, логики научного открытия, методы анализа и построения научных теорий и т.д. могут быть полезными для студентов и аспирантов, активно занимающихся исследовательской работой.</t>
+    <t>Авторы данного учебника стремились сделать его фундаментальным и вместе с тем интересным, избежать назидательности и поверхностности, дать панораму философской мысли во всем ее многообразии, начиная с античности и заканчивая современностью. Многообразие философской проблематики рассматривается через призму человека и его потребностей. В книге присутствует раздел, посвященный методологии научного исследования. Рассмотренные в нем проблемы эпистемологии, эвристики, логики научного открытия, методы анализа и построения научных теорий и т. д. могут быть полезными для студентов и аспирантов, активно занимающихся исследовательской работой.</t>
   </si>
   <si>
     <t>978-5-534-18339-9</t>
   </si>
   <si>
     <t>87я73</t>
   </si>
   <si>
     <t>25.10.2017</t>
   </si>
   <si>
     <t>ФИЛОСОФИЯ УПРАВЛЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании предложены наброски философии управления. Это, безусловно, один из первых авторских учебников в стране, в котором сделана попытка проанализировать феномен управления философскими средствами. В книге рассматриваются философские вопросы управления на фоне современных цивилизационных вызовов, в контексте влияния культуры, ценностей, духовно-смысловой картины мира, антропологических факторов. Анализируются ошибки управления, феномен управляемого хаоса в условиях турбулентности, вопросы управления идентичностями и т. д. Уделено внимание проблеме субъекта социального конструирования. Философские проблемы управления исследуются прежде всего через призму российского контекста. Учебное пособие создано на основе курса лекций, прочитанных в Российской академии народного хозяйства и государственной службы при Президенте РФ, в других вузах Москвы. Использованы также материалы авторских научных исследований и статей, опубликованных в ведущих научных журналах России.</t>
+    <t>В издании предложены наброски философии управления. Это, безусловно, один из первых авторских учебников в стране, в котором сделана попытка проанализировать феномен управления философскими средствами. В книге рассматриваются философские вопросы управления на фоне современных цивилизационных вызовов, в контексте влияния культуры, ценностей, духовно-смысловой картины мира, антропологических факторов. Анализируются ошибки управления, феномен управляемого хаоса в условиях турбулентности, вопросы управления идентичностями и т.д. Уделено внимание проблеме субъекта социального конструирования. Философские проблемы управления исследуются прежде всего через призму российского контекста. Учебное пособие создано на основе курса лекций, прочитанных в Российской академии народного хозяйства и государственной службы при Президенте РФ, в других вузах Москвы. Использованы также материалы авторских научных исследований и статей, опубликованных в ведущих научных журналах России.</t>
   </si>
   <si>
     <t>978-5-534-05570-2</t>
   </si>
   <si>
     <t>87.6я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>