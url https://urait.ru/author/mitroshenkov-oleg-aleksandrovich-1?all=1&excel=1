--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>11.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>