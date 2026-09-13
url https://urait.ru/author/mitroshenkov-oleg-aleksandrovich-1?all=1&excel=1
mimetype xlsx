--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -912,54 +912,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>315</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1359.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1489.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6">
@@ -980,54 +980,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>315</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1359.0</v>
+        <v>1429.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1489.0</v>
+        <v>1569.0</v>
       </c>
       <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
@@ -1048,54 +1048,54 @@
       <c r="B7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>267</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1469.0</v>
+        <v>1539.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1619.0</v>
+        <v>1689.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>52</v>
       </c>
@@ -1118,54 +1118,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>414</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2359.0</v>
+        <v>2479.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1188,54 +1188,54 @@
       <c r="B9" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>414</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2149.0</v>
+        <v>2259.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2359.0</v>
+        <v>2479.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1258,54 +1258,54 @@
       <c r="B10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>525</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>2659.0</v>
+        <v>2799.0</v>
       </c>
       <c r="M10" s="9">
-        <v>2919.0</v>
+        <v>3079.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>74</v>
       </c>
@@ -1328,54 +1328,54 @@
       <c r="B11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>248</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1109.0</v>
+        <v>1169.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1219.0</v>
+        <v>1289.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">