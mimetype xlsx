--- v3 (2026-05-06)
+++ v4 (2026-06-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>06.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>20.02.2020</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ТЕХНИКА ВНЕШНЕТОРГОВЫХ ПЕРЕГОВОРОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Родыгина Н. Ю., Емельянов В. В., Молева С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
-    <t>Курс представляет собой систематизированное изложение вопросов организации и техники проведения внешнеторговых переговоров в рамках реализации экспортно-импортных операций. Основное внимание уделяется вопросам техники и тактики внешнеторговых переговоров, психологическим аспектам их ведения, выявлению специфических особенностей национальных стилей проведения переговоров с учетом культурных традиций различных стран. Для студентов высших учебных заведений юридического и экономического, социологического и психологического профилей, аспирантов, преподавателей, а также практических работников в сфере внешнеэкономической деятельности, предпринимателей и представителей международного бизнеса. This course is a systematic presentation of foreign trade negotiations organization and technology in the implementation of export-import operations. The main focus are the issues of technique and tactics of foreign trade negotiations, psychological aspects of their conduct, identification of specific features of national styles of negotiations with regard to the cultural traditions of different countries. For students of higher educational institutions of legal and economic, sociological and psychological profiles, graduate students, teachers, as well as practitioners in the field of foreign economic activity, entrepreneurs and representatives of international companies.</t>
+    <t>Настоящее учебное пособие представляет собой систематизированное изложение вопросов организации и техники проведения внешнеторговых переговоров в рамках реализации экспортно-импортных операций. Основное внимание уделяется вопросам техники и тактики внешнеторговых переговоров, психологическим аспектам их ведения, выявлению специфических особенностей национальных стилей проведения переговоров с учетом культурных традиций различных стран. Для студентов высших учебных заведений юридического и экономического, социологического и психологического профилей, аспирантов, преподавателей, а также практических работников в сфере внешнеэкономической деятельности, предпринимателей и представителей международного бизнеса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12239-8</t>
   </si>
   <si>
     <t>65.428я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>