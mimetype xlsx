--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,75 @@
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>ПРАВОВОЕ РЕГУЛИРОВАНИЕ ПРЕДПРИНИМАТЕЛЬСКОЙ ДЕЯТЕЛЬНОСТИ 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Морозов Г. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Рассматриваются вопросы правового регулирования предпринимательской деятельности применительно к практическим действиям ее субъектов на рынках товаров, работ и услуг Российской Федерации с учетом основополагающего принципа: любое действие в рамках экономических отношений будет эффективным, если оно не противоречит действию императивных и запрещающих норм права, изложенных в нормативных правовых актах государства. Учтены нормативные правовые акты российского законодательства по состоянию на 20 апреля 2025 г. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим и экономическим направлениям.</t>
+    <t>Рассматриваются вопросы правового регулирования предпринимательской деятельности применительно к практическим действиям ее субъектов на рынках товаров, работ и услуг Российской Федерации с учетом основополагающего принципа: любое действие в рамках экономических отношений будет эффективным, если оно не противоречит действию императивных и запрещающих норм права, изложенных в нормативных правовых актах государства. Учтены нормативные правовые акты российского законодательства по состоянию на 1 декабря 2019 г. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим и экономическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19835-5</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Рассматриваются вопросы правового регулирования предпринимательской деятельности применительно к практическим действиям ее субъектов на рынках товаров, работ и услуг Российской Федерации с учетом основополагающего принципа: любое действие в рамках экономических отношений будет эффективным, если оно не противоречит действию императивных и запрещающих норм права, изложенных в нормативных правовых актах государства. Учтены нормативные правовые акты российского законодательства по состоянию на 20 апреля 2025 г. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим и юридическим специальностям.</t>
+    <t>Рассматриваются вопросы правового регулирования предпринимательской деятельности применительно к практическим действиям ее субъектов на рынках товаров, работ и услуг Российской Федерации с учетом основополагающего принципа: любое действие в рамках экономических отношений будет эффективным, если оно не противоречит действию императивных и запрещающих норм права, изложенных в нормативных правовых актах государства. Учтены нормативные правовые акты российского законодательства по состоянию на 1 декабря 2019 г. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим и юридическим специальностям.</t>
   </si>
   <si>
     <t>978-5-534-19834-8</t>
   </si>
   <si>
     <t>67.404я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>