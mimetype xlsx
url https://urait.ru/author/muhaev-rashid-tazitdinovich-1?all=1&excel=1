--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>14.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -720,51 +720,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-582982" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstvennogo-upravleniya-v-rossii-582983" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-582984" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-590397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-drevnego-mira-i-srednih-vekov-584058" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-novogo-i-noveyshego-vremeni-584059" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-mirovaya-politika-process-tehnologii-584139" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-teoriya-i-mehanizmy-funkcionirovaniya-politiki-584138" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gmu-nacionalnye-modeli-584342" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistemy-gmu-teoriya-instituty-mehanizmy-584340" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582985" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-584001" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-560253" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstvennogo-upravleniya-v-rossii-582983" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-582984" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-590397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-drevnego-mira-i-srednih-vekov-584058" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-novogo-i-noveyshego-vremeni-584059" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-mirovaya-politika-process-tehnologii-584139" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-teoriya-i-mehanizmy-funkcionirovaniya-politiki-584138" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gmu-nacionalnye-modeli-584342" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistemy-gmu-teoriya-instituty-mehanizmy-584340" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582985" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-584001" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -945,69 +945,69 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>582982</v>
+        <v>560253</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>948</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>4079.0</v>
       </c>
       <c r="M5" s="9">
         <v>4489.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>