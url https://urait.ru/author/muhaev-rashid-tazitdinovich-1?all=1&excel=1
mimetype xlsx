--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,69 +160,69 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16633-0</t>
   </si>
   <si>
     <t>67.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>19.08.2013</t>
   </si>
   <si>
     <t>ИСТОРИЯ ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ В РОССИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Теория и история государственного и муниципального управления</t>
   </si>
   <si>
-    <t>В данном учебнике представлено наиболее полное описание динамики системы исполнительной власти России на протяжении IX XX вв., эволюции методов и организационных форм функционирования горизонтальных и вертикальных структур государственного управления. Книга поможет выявить тен- денции возникновения и развития российских институтов государственного и муниципального управления, обнаружить общее в их развитии и раскрыть особенности по сравнению с процессом эволюции административных учреждений в других странах. В учебнике органично сочетаются анализ и строгая научность с доступностью изложения и оценочными суждениями. Для более глубокого усвоения материала в структуру издания включены темы для самостоятельной работы, тесты и во-просы.</t>
+    <t>В учебнике представлено полное описание динамики системы исполнительной власти России на протяжении IX XX вв., эволюции методов и организационных форм функционирования горизонтальных и вертикальных структур государственного управления. Выявлены тенденции возникновения и развития российских институтов государственного и муниципального управления, общее в их развитии и особенности по сравнению с процессом эволюции административных учреждений в других странах. Органично сочетаются анализ и строгая научность с доступностью изложения и оценочными суждениями.</t>
   </si>
   <si>
     <t>978-5-534-17451-9</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>16.05.2013</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПОЛИТИЧЕСКИХ И ПРАВОВЫХ УЧЕНИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>История правовых и политических учений</t>
   </si>
   <si>
-    <t>Учебник подготовлен в соответствии с требованиями федерального государственного образовательного стандарта высшего профессионального образования третьего поколения и включает весь перечень тем, необходимых для формирования требуемых компетенций и навыков современного юриста и политолога. В нем представлен сравнительный анализ основных концептов политики, государства и права, сложившихся в границах научных школ и политико-правовых традиций Запада, Востока, России. Выявлены факторы, задающие базовые тренды эволюции политико-правовых представлений, смену парадигм в их интерпретации, начиная с Древнего мира до Новейшего времени. В данном учебнике органично сочетается научность содержания и увлекательная форма изложения, которые достигаются благодаря введению в процесс анализа политико-правовых доктрин и концепций конкретных примеров, интересных фактов, акцентирующих внимание на особенностях политико-правовых учений определенной эпохи и страны, что делает сложные теоретические конструкции понятными, доступными читателю. Для студентов, аспирантов и преподавателей высших учебных заведений.</t>
+    <t>В нем представлен сравнительный анализ основных концептов политики, государства и права, сложившихся в границах научных школ и политико-правовых традиций Запада, Востока, России. Выявлены факторы, задающие базовые тренды эволюции политико-правовых представлений, смену парадигм в их интерпретации, начиная с Древнего мира до Новейшего времени. В данном учебнике органично сочетается научность содержания и увлекательная форма изложения, которые достигаются благодаря введению в процесс анализа политико-правовых доктрин и концепций конкретных примеров, интересных фактов, акцентирующих внимание на особенностях политико-правовых учений определенной эпохи и страны, что делает сложные теоретические конструкции понятными, доступными читателю. Для студентов, аспирантов и преподавателей высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-16057-4</t>
   </si>
   <si>
     <t>66.1я73</t>
   </si>
   <si>
     <t>11.04.2025</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПОЛИТИЧЕСКИХ И ПРАВОВЫХ УЧЕНИЙ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлен сравнительный анализ основных концептов политики, государства и права, сложившихся в границах научных школ и политико-правовых традиций Запада, Востока, России. Выявлены факторы, задающие базовые тренды эволюции политико-правовых представлений, смену парадигм в их интерпретации, начиная с Древнего мира до Новейшего времени. Курс сочетает научность содержания и увлекательную форму изложения, которые достигаются благодаря введению в процесс анализа политико-правовых доктрин и концепций конкретных примеров, интересных фактов, акцентирующих внимание на особенностях политико-правовых учений определенной эпохи и страны. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей образовательных учреждений среднего профессионального образования, а также слушателей программ повышения квалификации и переподготовки кадров.</t>
   </si>
   <si>
     <t>978-5-534-19921-5</t>
   </si>
@@ -244,105 +244,105 @@
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПОЛИТИЧЕСКИХ И ПРАВОВЫХ УЧЕНИЙ НОВОГО И НОВЕЙШЕГО ВРЕМЕНИ. Учебник для вузов</t>
   </si>
   <si>
     <t>В данном издании, органично сочетая научность содержания и увлекательную форму изложения, освещена эволюция представлений человека о политике, власти и их назначении, о государстве и его формах, о праве и связанных с ним правоотношениях. Проанализированы политико-правовые доктрины и концепции, конкретные примеры, акцентирующие внимание на особенностях политико-правовых учений определенной эпохи и страны. Знакомство с оригинальными произведениями классиков правовой и политической мысли, а также с работами современных авторов позволяет проследить связь политико-правовых учений с экономическими, социальными, политическими и культурными условиями развития общества в конкретную историческую эпоху.</t>
   </si>
   <si>
     <t>978-5-534-18284-2</t>
   </si>
   <si>
     <t>16.04.2024</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ. МИРОВАЯ ПОЛИТИКА, ПРОЦЕСС, ТЕХНОЛОГИИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>В издании политика рассматривается как процесс коммуникации власти, общества, групп, личности, национальных государств, в результате которого происходит согласование нарастающего разнообразия групповых, частных и публичных интересов, формируются стратегии и политические курсы государств. Показаны причины и направленность изменений в политике, их идеологическое, культурное, гуманитарное измерение, специфика каналов вхождения личности в политику в разных странах. Раскрыты механизмы и технологии согласования нарастающего разнообразия потребностей информационного общества, в котором цифровые технологии изменили не только реальность, но и самого человека. Рассмотрены технологии и практики конструирования мирового политического порядка, причины его современной трансформации, сценарии его возможного развития. Сравнительный анализ современных политических практик западных стран и России позволяет понять специфику функционирования политических систем, институтов, форм политической коммуникации в разных социокультурных средах, выявить универсальные маркеры политических изменений в XXI в. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и преподавателей высших учебных заведений, а также читателей, интересующихся проблемами политики.</t>
+    <t>В издании политика рассматривается как процесс коммуникации власти, общества, групп, личности, национальных государств, в результате которого происходит согласование нарастающего разнообразия групповых, частных и публичных интересов, формируются стратегии и политические курсы государств. Показаны причины и направленность изменений в политике, их идеологическое, культурное, гуманитарное измерение, специфика каналов вхождения личности в политику в разных странах. Раскрыты механизмы и технологии согласования нарастающего разнообразия потребностей информационного общества, в котором цифровые технологии изменили не только реальность, но и самого человека. Рассмотрены технологии и практики конструирования мирового политического порядка, причины его современной трансформации, сценарии его возможного развития.</t>
   </si>
   <si>
     <t>978-5-534-18856-1</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>10.04.2024</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ.ТЕОРИЯ И МЕХАНИЗМЫ ФУНКЦИОНИРОВАНИЯ ПОЛИТИКИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данный учебник представляет собой наиболее полное и систематическое изложение проблемных комплексов современной политической науки. В нем рассмотрены истоки формирования и предметное поле политической науки, ее современные школы и направления, способы организации политического пространства, механизмы распределения власти, основные институты согласования интересов, режимы взаимодействия власти и общества. Вопросы методологии и теории политики в учебнике органично дополнены примерами из политической практики различных стран, что делает изложение курса увлекательным, понятным и актуальным для каждого читателя. Сравнительный анализ, используемый для описания современных политических практик развитых стран Запада и России, позволяет понять специфику функционирования политических систем, институтов, форм политической коммуникации в разных социокультурных средах, выявить новейшие тенденции в развитии политических практик XXI века. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
+    <t>Данный учебник представляет собой наиболее полное и систематическое изложение проблемных комплексов современной политической науки. В нем рассмотрены истоки формирования и предметное поле политической науки, ее современные школы и направления, способы организации политического пространства, механизмы распределения власти, основные институты согласования интересов, режимы взаимодействия власти и общества. Вопросы методологии и теории политики в учебнике органично дополнены примерами из политической практики различных стран, что делает изложение курса увлекательным, понятным и актуальным для каждого читателя. Сравнительный анализ, используемый для описания современных политических практик развитых стран Запада и России, позволяет понять специфику функционирования политических систем, институтов, форм политической коммуникации в разных социокультурных средах, выявить новейшие тенденции в развитии политических практик XXI века.</t>
   </si>
   <si>
     <t>978-5-534-19265-0</t>
   </si>
   <si>
     <t>15.04.2024</t>
   </si>
   <si>
     <t>СИСТЕМА ГМУ: НАЦИОНАЛЬНЫЕ МОДЕЛИ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрены системы и механизмы политического, административного и муниципального управления США, Великобритании, Франции, Германии, Японии, Китая, России; их структурная, организационная и процедурная специфика. Раскрыты модели государственной службы, основные направления административных реформ и стратегии модернизации государственного и муниципального управления в цифровую эпоху. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», аспирантов, преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
   </si>
   <si>
     <t>978-5-534-18978-0</t>
   </si>
   <si>
     <t>13.04.2024</t>
   </si>
   <si>
     <t>СИСТЕМЫ ГМУ: ТЕОРИЯ, ИНСТИТУТЫ, МЕХАНИЗМЫ 4-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В данном курсе государственное и муниципальное управление рассматриваются как властный механизм согласования интересов государства и общества на национальном и муниципальном уровнях. Раскрыты содержание основных парадигм и школы управления, категории и проблемные комплексы теории и практики государственного и муниципального управления. Показаны эволюция механизма и институтов государственного и муниципального управления традиционного, индустриального и постиндустриального обществ, результаты административных реформ 1970—1990-х гг., роль и место институтов государства в формировании политического курса и государственной политики, цифровая трансформация механизма и технологий государственного управления в информационном обществе. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по специальностям «Государственное и муниципальное управление», «Юриспруденция», «Политология», «Международные отношения», аспирантов, преподавателей, государственных и муниципальных служащих, политических деятелей.</t>
+    <t>В данном курсе государственное и муниципальное управление рассматриваются как властный механизм согласования интересов государства и общества на национальном и муниципальном уровнях. Раскрыты содержание основных парадигм и школы управления, категории и проблемные комплексы теории и практики государственного и муниципального управления. Показаны эволюция механизма и институтов государственного и муниципального управления традиционного, индустриального и постиндустриального обществ, результаты административных реформ 1970—1990-х гг., роль и место институтов государства в формировании политического курса и государственной политики, цифровая трансформация механизма и технологий государственного управления в информационном обществе.</t>
   </si>
   <si>
     <t>978-5-534-18977-3</t>
   </si>
   <si>
     <t>01.08.2013</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>В учебнике сущность и содержание современного государства и права рассмотрены в социальном контексте их функционирования, что позволяет раскрыть природу обозначенных социальных институтов. Проанализированы особенности государственного и правового развития России, освещены исторические типы и формы государства и права, закономерности их возникновения, развития и функционирования. Четкая, доступная и познавательная манера изложения учебного материала позволяет студентам легко усваивать базовые категории курса, классифицирующие признаки государственно-правовых явлений. Контрольные вопросы и тесты, содержащиеся в учебнике, обеспечат эффективный контроль качества знаний.</t>
+    <t>В учебнике сущность и содержание современного государства и права рассмотрены в социальном контексте их функционирования, что позволяет раскрыть природу обозначенных социальных институтов. Четкая, доступная и познавательная манера изложения учебного материала позволяет студентам легко усваивать базовые категории курса, классифицирующие признаки государственно-правовых явлений. Контрольные вопросы и тесты, содержащиеся в учебнике, обеспечат эффективный контроль качества знаний.</t>
   </si>
   <si>
     <t>978-5-534-17484-7</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>17.06.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-17485-4</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -720,51 +720,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-560253" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstvennogo-upravleniya-v-rossii-582983" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-582984" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-590397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-drevnego-mira-i-srednih-vekov-584058" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-novogo-i-noveyshego-vremeni-584059" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-mirovaya-politika-process-tehnologii-584139" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-teoriya-i-mehanizmy-funkcionirovaniya-politiki-584138" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gmu-nacionalnye-modeli-584342" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistemy-gmu-teoriya-instituty-mehanizmy-584340" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582985" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-584001" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstva-i-prava-zarubezhnyh-stran-582982" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-gosudarstvennogo-upravleniya-v-rossii-582983" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-582984" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-590397" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-drevnego-mira-i-srednih-vekov-584058" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-politicheskih-i-pravovyh-ucheniy-novogo-i-noveyshego-vremeni-584059" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-mirovaya-politika-process-tehnologii-584139" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/politologiya-teoriya-i-mehanizmy-funkcionirovaniya-politiki-584138" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistema-gmu-nacionalnye-modeli-584342" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/sistemy-gmu-teoriya-instituty-mehanizmy-584340" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-582985" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/teoriya-gosudarstva-i-prava-584001" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -945,69 +945,69 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>560253</v>
+        <v>582982</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>948</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>4079.0</v>
       </c>
       <c r="M5" s="9">
         <v>4489.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>