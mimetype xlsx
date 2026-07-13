--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>