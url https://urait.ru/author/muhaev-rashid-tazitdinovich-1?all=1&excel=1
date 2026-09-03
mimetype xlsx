--- v4 (2026-07-13)
+++ v5 (2026-09-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>13.07.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>