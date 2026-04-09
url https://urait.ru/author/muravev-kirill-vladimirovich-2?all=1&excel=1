--- v1 (2026-02-20)
+++ v2 (2026-04-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,75 +169,78 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА (ОБЩИЕ ПОЛОЖЕНИЯ, ТЕХНИКА, ТАКТИКА, ТЕХНОЛОГИЯ) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кузнецова А.А., Мазунина Я.М.</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>Курс предназначен для освоения одноименной дисциплины и подготовлен с учетом достижений науки криминалистики, на основе изучения и анализа действующего уголовного и уголовно-процессуального законодательства, отечественной и зарубежной литературы. Изложение учебного материала предусматривает реализацию самостоятельной концепции, включающей авторские подходы и определения, практико-ориентированный стиль изложения и рекомендации по применению технико-криминалистических средств, тактики и технологии производства отдельных следственных действий. Издание включает все основные темы дисциплины «Криминалистика». Содержание курса соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования по направлениям подготовки 40.03.01 «Юриспруденция», 40.05.01 «Правовое обеспечение национальной безопасности», 40.05.02 «Правоохранительная деятельность». Для обучающихся и преподавателей высших учебных заведений юридического профиля, сотрудников органов предварительного расследования и экспертных подразделений, а также всех интересующихся изучением криминалистики.</t>
   </si>
   <si>
     <t>978-5-534-17027-6</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
-    <t>УГОЛОВНЫЙ ПРОЦЕСС 8-е изд., пер. и доп. Учебник для вузов</t>
-[...7 lines deleted...]
-  <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. После каждой темы даны вопросы и задания для самоконтроля. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также для студентов, аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
   </si>
   <si>
     <t>978-5-534-16688-0</t>
   </si>
   <si>
     <t>67.411я723</t>
+  </si>
+  <si>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНЫЙ ПРОЦЕСС 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям, а также аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
+  </si>
+  <si>
+    <t>978-5-534-21965-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -597,51 +600,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dosudebnoe-proizvodstvo-v-ugolovnom-processe-585103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-obschie-polozheniya-tehnika-taktika-tehnologiya-588987" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-587762" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-587763" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dosudebnoe-proizvodstvo-v-ugolovnom-processe-585103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-obschie-polozheniya-tehnika-taktika-tehnologiya-588987" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-587763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-590735" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -962,179 +965,179 @@
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.605</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>587762</v>
+        <v>587763</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>581</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2919.0</v>
       </c>
       <c r="M7" s="9">
         <v>3209.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.824</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>587763</v>
+        <v>590735</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>581</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2919.0</v>
       </c>
       <c r="M8" s="9">
         <v>3209.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>56</v>
+        <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.824</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">