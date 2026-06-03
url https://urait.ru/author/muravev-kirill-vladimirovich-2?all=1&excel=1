--- v2 (2026-04-09)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>10.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,69 +160,69 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16689-7</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА (ОБЩИЕ ПОЛОЖЕНИЯ, ТЕХНИКА, ТАКТИКА, ТЕХНОЛОГИЯ) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кузнецова А.А., Мазунина Я.М.</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
-    <t>Курс предназначен для освоения одноименной дисциплины и подготовлен с учетом достижений науки криминалистики, на основе изучения и анализа действующего уголовного и уголовно-процессуального законодательства, отечественной и зарубежной литературы. Изложение учебного материала предусматривает реализацию самостоятельной концепции, включающей авторские подходы и определения, практико-ориентированный стиль изложения и рекомендации по применению технико-криминалистических средств, тактики и технологии производства отдельных следственных действий. Издание включает все основные темы дисциплины «Криминалистика». Содержание курса соответствует актуальным требованиям федеральных государственных образовательных стандартов высшего образования по направлениям подготовки 40.03.01 «Юриспруденция», 40.05.01 «Правовое обеспечение национальной безопасности», 40.05.02 «Правоохранительная деятельность». Для обучающихся и преподавателей высших учебных заведений юридического профиля, сотрудников органов предварительного расследования и экспертных подразделений, а также всех интересующихся изучением криминалистики.</t>
+    <t>Курс предназначен для освоения одноименной дисциплины и подготовлен с учетом достижений науки криминалистики, на основе изучения и анализа действующего уголовного и уголовно-процессуального законодательства, отечественной и зарубежной литературы. Изложение учебного материала предусматривает реализацию самостоятельной концепции, включающей авторские подходы и определения, практико-ориентированный стиль изложения и рекомендации по применению технико-криминалистических средств, тактики и технологии производства отдельных следственных действий. Издание включает все основные темы дисциплины «Криминалистика».</t>
   </si>
   <si>
     <t>978-5-534-17027-6</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. После каждой темы даны вопросы и задания для самоконтроля. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также для студентов, аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
+    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. После каждой темы даны вопросы и задания для самоконтроля.</t>
   </si>
   <si>
     <t>978-5-534-16688-0</t>
   </si>
   <si>
     <t>67.411я723</t>
   </si>
   <si>
     <t>06.04.2026</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям, а также аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
   </si>
   <si>
     <t>978-5-534-21965-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1056,94 +1056,94 @@
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>590735</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2919.0</v>
+        <v>2849.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3209.0</v>
+        <v>3129.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.824</v>
+        <v>0.805</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>