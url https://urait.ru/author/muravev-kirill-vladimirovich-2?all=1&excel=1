--- v3 (2026-06-03)
+++ v4 (2026-07-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>03.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -109,138 +109,141 @@
   <si>
     <t>Аннотация</t>
   </si>
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
-    <t>04.06.2023</t>
-[...2 lines deleted...]
-    <t>ДОСУДЕБНОЕ ПРОИЗВОДСТВО В УГОЛОВНОМ ПРОЦЕССЕ 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>ДОСУДЕБНОЕ ПРОИЗВОДСТВО В УГОЛОВНОМ ПРОЦЕССЕ 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Булатова Б.Б., Баранова  А.М.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовный процесс</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе действующего российского законодательства. В нем рассматриваются основные стадии досудебного производства. После каждой главы даны вопросы и задания для самоконтроля. Авторами предпринята попытка осмысления нового подхода законодателя к механизму реализации уголовной ответственности за совершенное преступление. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям по программам академического бакалавриата, а также для аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
+    <t>Курс подготовлен на основе действующего российского законодательства. В нем рассматриваются основные стадии досудебного производства. После каждой главы даны вопросы и задания для самоконтроля. Авторами предпринята попытка осмысления нового подхода законодателя к механизму реализации уголовной ответственности за совершенное преступление. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям, а также для аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-16689-7</t>
+    <t>978-5-534-21964-7</t>
   </si>
   <si>
     <t>67.411я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.06.2023</t>
   </si>
   <si>
     <t>КРИМИНАЛИСТИКА (ОБЩИЕ ПОЛОЖЕНИЯ, ТЕХНИКА, ТАКТИКА, ТЕХНОЛОГИЯ) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кузнецова А.А., Мазунина Я.М.</t>
   </si>
   <si>
     <t>Криминалистика и судебные экспертизы</t>
   </si>
   <si>
     <t>Курс предназначен для освоения одноименной дисциплины и подготовлен с учетом достижений науки криминалистики, на основе изучения и анализа действующего уголовного и уголовно-процессуального законодательства, отечественной и зарубежной литературы. Изложение учебного материала предусматривает реализацию самостоятельной концепции, включающей авторские подходы и определения, практико-ориентированный стиль изложения и рекомендации по применению технико-криминалистических средств, тактики и технологии производства отдельных следственных действий. Издание включает все основные темы дисциплины «Криминалистика».</t>
   </si>
   <si>
     <t>978-5-534-17027-6</t>
   </si>
   <si>
     <t>67.52я73</t>
   </si>
   <si>
-    <t>УГОЛОВНЫЙ ПРОЦЕСС 8-е изд., пер. и доп. Учебник для СПО</t>
+    <t>06.04.2026</t>
+  </si>
+  <si>
+    <t>УГОЛОВНЫЙ ПРОЦЕСС 9-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся по юридическим направлениям, а также аспирантов и преподавателей юридических вузов, судей, прокуроров, следователей, дознавателей, адвокатов и всех тех, кто интересуется современным российским уголовным процессом и уголовно-процессуальным правом.</t>
+  </si>
+  <si>
+    <t>978-5-534-21965-4</t>
+  </si>
+  <si>
+    <t>УГОЛОВНЫЙ ПРОЦЕСС 9-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Б.Б. Булатов [и др.]; под редакцией Б.Б. Булатова, А.М. Баранова.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство, в том числе особый порядок уголовного судопроизводства, а также вопросы регулирования международной правовой помощи. После каждой темы даны вопросы и задания для самоконтроля.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16688-0</t>
+    <t>Курс подготовлен на основе действующего российского законодательства с учетом и анализом последних изменений и дополнений. Рассмотрены все базовые положения уголовно-процессуального права. Правильно подобранный и хорошо структурированный материал поможет студентам понять сущность, задачи, основные понятия и принципы уголовного процесса, досудебное и судебное производство. Для студентов и преаодавателей юридических колледжей.</t>
+  </si>
+  <si>
+    <t>978-5-534-21963-0</t>
   </si>
   <si>
     <t>67.411я723</t>
-  </si>
-[...10 lines deleted...]
-    <t>978-5-534-21965-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -600,51 +603,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dosudebnoe-proizvodstvo-v-ugolovnom-processe-585103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-obschie-polozheniya-tehnika-taktika-tehnologiya-588987" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-587763" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-590735" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/dosudebnoe-proizvodstvo-v-ugolovnom-processe-590734" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kriminalistika-obschie-polozheniya-tehnika-taktika-tehnologiya-588987" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-590735" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ugolovnyy-process-590733" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -825,115 +828,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>585103</v>
+        <v>590734</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
         <v>1219.0</v>
       </c>
       <c r="M5" s="9">
         <v>1339.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.379</v>
+        <v>0.378</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>588987</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
@@ -965,185 +968,185 @@
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.605</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>587763</v>
+        <v>590735</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2919.0</v>
+        <v>2849.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3209.0</v>
+        <v>3129.0</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.824</v>
+        <v>0.805</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>590735</v>
+        <v>590733</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2849.0</v>
+        <v>2769.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3129.0</v>
+        <v>3049.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.805</v>
+        <v>0.785</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>