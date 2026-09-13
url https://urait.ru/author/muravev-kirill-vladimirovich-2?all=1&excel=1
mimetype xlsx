--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -855,54 +855,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>213</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -925,54 +925,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>400</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2079.0</v>
+        <v>2189.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2289.0</v>
+        <v>2409.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
@@ -995,54 +995,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>565</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2849.0</v>
+        <v>2989.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3129.0</v>
+        <v>3289.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1065,54 +1065,54 @@
       <c r="B8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>549</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2769.0</v>
+        <v>2909.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3049.0</v>
+        <v>3199.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>