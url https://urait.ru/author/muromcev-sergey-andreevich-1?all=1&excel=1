--- v2 (2026-04-29)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>29.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,114 +130,117 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>31.08.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 1. «АБАНДОН» — «БОЛОНСКИЙ УНИВЕРСИТЕТ»</t>
   </si>
   <si>
     <t>Сост. Белов В. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-04717-2, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 10. «ФАБРИЧНОЕ ЗАКОНОДАТЕЛЬСТВО В РОССИИ» - «ЯРМАРОЧНЫЙ ВЕКСЕЛЬ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04727-1, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>01.09.2017</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 2. «BONA FIDES» — «ГРАЖДАНСКИЙ ИСТЕЦ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, изданный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+    <t>Энциклопедический словарь, изданный немецкой фирмой Ф. А. Брокгауза (издатель д-р Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04719-6, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 3. «ГРАЖДАНСКИЙ ОБОРОТ» — «ИСТРЕБОВАНИЕ ДОКУМЕНТОВ»</t>
   </si>
   <si>
     <t>978-5-534-04720-2, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 4. «КАБАЛА» — «ЛЕСНОЙ УСТАВ»</t>
   </si>
   <si>
-    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель — доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890—1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени — С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки — исторической, экономической и юридической — М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04721-9, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 5. «ЛЕШКОВ» — «ОПЕКА»</t>
   </si>
   <si>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словаря по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
+  </si>
+  <si>
     <t>978-5-534-04722-6, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 6. «ОПРЕДЕЛЕНИЕ» - «ПРЕЗУМПЦИЯ»</t>
   </si>
   <si>
     <t>978-5-534-04723-3, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 7. «ПРЕКАРИЙ» — «РОССИЯ: СВОД ЗАКОНОВ»</t>
+  </si>
+  <si>
+    <t>Энциклопедический словарь, выпущенный немецкой фирмой Ф. А. Брокгауза (издатель доктор Эдуард Брокгауз) и петербургской типографией Ильи Абрамовича Ефрона в 1890 1907 гг. в 86 полутомах, до настоящего времени по праву считается изданным на высочайшем уровне, сохранившим справочную актуальность и научную ценность. В настоящем издании вниманию читателей предложены статьи из данного Словарят по вопросам гражданского права. Большинство из них написаны виднейшими учеными-юристами своего времени С. М. Барацем, М. И. Бруном, Г. Л. Вербловским, В. М. Нечаевым, В. В. Розенбергом, А. Е. Яновским. Среди авторов отдельных статей, вошедших в настоящее издание, много других авторитетнейших представителей русской науки, исторической, экономической и юридической, М. Я. Герценштейн, В. Э. Грабарь, А. К. Дживелегов, А. Ф. Кони, А. А. Мануилов, А. Н. Миклашевский, С. А. Муромцев, В. Т. Судейкин, А. И. Чупров и др.</t>
   </si>
   <si>
     <t>978-5-534-04724-0, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 8. «РОССИЯ: ТОРГОВОЕ ПРАВО И СУДОПРОИЗВОДСТВО» - «СТРАХОВАНИЕ»</t>
   </si>
   <si>
     <t>978-5-534-04725-7, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>ГРАЖДАНСКОЕ И ТОРГОВОЕ ПРАВО (ЭНЦИКЛОПЕДИЧЕСКИЙ СЛОВАРЬ БРОКГАУЗА И ЕФРОНА) В 10 Т. ТОМ 9. «СТРОИТЕЛЬНЫЕ ОБЩЕСТВА» - «ФАБРИЧНОЕ ЗАКОНОДАТЕЛЬСТВО»</t>
   </si>
   <si>
     <t>978-5-534-04726-4, 978-5-534-04718-9</t>
   </si>
   <si>
     <t>30.08.2016</t>
   </si>
   <si>
     <t>ОПРЕДЕЛЕНИЕ И ОСНОВНОЕ РАЗДЕЛЕНИЕ ПРАВА</t>
   </si>
   <si>
     <t>Муромцев С. А.</t>
   </si>
@@ -1185,119 +1188,119 @@
         <v>383</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2009.0</v>
       </c>
       <c r="M9" s="9">
         <v>2209.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>67.404</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y9" s="8">
         <v>0.584</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>563326</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2025</v>
       </c>
       <c r="J10" s="8">
         <v>385</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2019.0</v>
       </c>
       <c r="M10" s="9">
         <v>2219.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>67.404</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="8">
         <v>0.587</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>563318</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>46</v>
@@ -1321,51 +1324,51 @@
         <v>385</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2019.0</v>
       </c>
       <c r="M11" s="9">
         <v>2219.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>58</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>67.404</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.587</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>563319</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>31</v>
@@ -1389,329 +1392,329 @@
         <v>383</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2009.0</v>
       </c>
       <c r="M12" s="9">
         <v>2209.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6">
         <v>67.404</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y12" s="8">
         <v>0.584</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>563320</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2025</v>
       </c>
       <c r="J13" s="8">
         <v>406</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2109.0</v>
       </c>
       <c r="M13" s="9">
         <v>2319.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6">
         <v>67.404</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y13" s="8">
         <v>0.612</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>563322</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2025</v>
       </c>
       <c r="J14" s="8">
         <v>379</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1989.0</v>
       </c>
       <c r="M14" s="9">
         <v>2189.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6">
         <v>67.404</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y14" s="8">
         <v>0.579</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>562266</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2025</v>
       </c>
       <c r="J15" s="8">
         <v>170</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>819.0</v>
       </c>
       <c r="M15" s="9">
         <v>899.0</v>
       </c>
       <c r="N15" s="6"/>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6">
         <v>67.0</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y15" s="8">
         <v>0.326</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>565775</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2025</v>
       </c>
       <c r="J16" s="8">
         <v>219</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>999.0</v>
       </c>
       <c r="M16" s="9">
         <v>1099.0</v>
       </c>
       <c r="N16" s="6"/>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6">
         <v>67</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y16" s="8">
         <v>0.385</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>