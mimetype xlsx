--- v0 (2026-02-07)
+++ v1 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>07.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>