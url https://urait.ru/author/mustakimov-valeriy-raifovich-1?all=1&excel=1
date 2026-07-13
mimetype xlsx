--- v1 (2026-04-02)
+++ v2 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>02.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,75 @@
   <si>
     <t>26.04.2021</t>
   </si>
   <si>
     <t>ИСКУССТВЕННЫЕ ОСНОВАНИЯ ЗДАНИЙ И СООРУЖЕНИЙ НА ПРОСАДОЧНЫХ ГРУНТАХ. Учебник для вузов</t>
   </si>
   <si>
     <t>Мустакимов В. Р.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
-    <t>В курсе приводятся расчёт и проектирование искусственных оснований зданий и сооружений, возводимых на лёссовых просадочных грунтах. Для каждого из способов устройства искусственных оснований изложен алгоритм инженерного расчёта по первому и второму предельным состояниям. Все типы искусственных оснований снабжены расчётно-технологическими схемами, помогающими оценить все технологические мероприятия при устройстве искусственных оснований. С целью систематизации подсчёта земляных, специальных и строительно-монтажных видов работ приведены образцы форм таблиц с ведомостями объёмов работ. Для сравнения типов искусственных оснований при вариантном проектировании приведены единичные расценки и нормативная трудоёмкость работ, а также основные технико-экономические показатели. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов строительных специальностей всех форм обучения при выполнении выпускных квалификационных работ, дипломных проектов, магистерских диссертаций. Рекомендовано при изучении дисциплины «Механика грунтов, основания и фундаменты», а также при реальном проектировании в проектных организациях. Курс включает дополнительный практический материал, размещенный на сайте urait.ru.</t>
+    <t>В курсе приводятся расчёт и проектирование искусственных оснований зданий и сооружений, возводимых на лёссовых просадочных грунтах. Для каждого из способов устройства искусственных оснований изложен алгоритм инженерного расчёта по первому и второму предельным состояниям. Все типы искусственных оснований снабжены расчётно-технологическими схемами, помогающими оценить все технологические мероприятия при устройстве искусственных оснований. С целью систематизации подсчёта земляных, специальных и строительно-монтажных видов работ приведены образцы форм таблиц с ведомостями объёмов работ. Для сравнения типов искусственных оснований при вариантном проектировании приведены единичные расценки и нормативная трудоёмкость работ, а также основные технико-экономические показатели.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14103-0</t>
   </si>
   <si>
     <t>38.58я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>27.03.2025</t>
   </si>
   <si>
     <t>Основания и фундаменты. Искусственные основания зданий и сооружений на просадочных грунтах. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе приводятся расчёт и проектирование искусственных оснований зданий и сооружений, возводимых на лёссовых просадочных грунтах. Для каждого из способов устройства искусственных оснований изложен алгоритм инженерного расчёта по первому и второму предельным состояниям. Все типы искусственных оснований снабжены расчётно-технологическими схемами, помогающими оценить все технологические мероприятия при устройстве искусственных оснований. С целью систематизации подсчёта земляных, специальных и строительно-монтажных видов работ приведены образцы форм таблиц с ведомостями объёмов работ. Для сравнения типов искусственных оснований при вариантном проектировании приведены единичные расценки и нормативная трудоёмкость работ, а также основные технико-экономические показатели.</t>
   </si>
   <si>
     <t>978-5-534-19644-3</t>
   </si>
   <si>
     <t>38.58я723</t>
   </si>
   <si>
     <t>02.06.2025</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ВЫСОТНЫХ ЗДАНИЙ 3-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе приведены современные конструктивные и объемно-планировочные решения для проектирования высотных зданий и небоскребов. Изложены основные условия, правила выбора, назначения конструктивных и расчетных схем высотных заданий и небоскребов, общие принципы конструирования при выполнении курсового проекта, выпускной квалификационной работы, дипломного проекта и магистерской диссертации. Данное издание составлено и оформлено в полном соответствии с современными требованиями при подготовке специалистов строительного направления по приобретаемым компетенциям Минобрнауки РФ. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов, магистров и аспирантов архитектурно-строительных специальностей высших учебных заведений, а также может быть использовано при реальном проектировании высотных зданий.</t>
   </si>
   <si>
     <t>978-5-534-19488-3</t>
   </si>
   <si>
     <t>38.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
@@ -946,204 +943,204 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1009.0</v>
       </c>
       <c r="M6" s="9">
         <v>1109.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.308</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>585509</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>291</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1579.0</v>
       </c>
       <c r="M7" s="9">
         <v>1739.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y7" s="8">
         <v>0.472</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>590369</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>291</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1579.0</v>
       </c>
       <c r="M8" s="9">
         <v>1739.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="Y8" s="8">
         <v>0.472</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>