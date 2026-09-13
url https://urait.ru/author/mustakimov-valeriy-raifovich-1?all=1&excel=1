--- v2 (2026-07-13)
+++ v3 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -852,54 +852,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>220</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1009.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -922,54 +922,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>220</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1009.0</v>
+        <v>1059.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -992,54 +992,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>291</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1739.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>
@@ -1062,54 +1062,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>291</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1579.0</v>
+        <v>1659.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1739.0</v>
+        <v>1819.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>