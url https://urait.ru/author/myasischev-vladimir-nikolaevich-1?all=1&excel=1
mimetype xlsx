--- v1 (2026-03-14)
+++ v2 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
-    <t>14.03.2026</t>
+    <t>06.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,51 +127,51 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.07.2019</t>
   </si>
   <si>
     <t>КЛАССИФИКАЦИЯ ЛИЧНОСТЕЙ</t>
   </si>
   <si>
     <t>Лазурский А. Ф. ; Под ред. Басова М.Я., Мясищева В.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология личности</t>
+    <t>Психология личности и семейная психология</t>
   </si>
   <si>
     <t>В книге описываются общие основы классификации, объясняется ее главный принцип, даются определения понятий эндопсихики и экзопсихики. Представлены основные психические уровни, характеризуются все их разновидности с описанием психологических характеристик их типичных представителей. Описаны факторы, влияющие на формирование того или иного типа личности, среди которых важнейшее место занимают социальные. Печатается по изданию 1925 года. Для студентов факультетов психологии высших учебных заведений, преподавателей, а также для всех интересующихся психологией личности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09344-5</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>