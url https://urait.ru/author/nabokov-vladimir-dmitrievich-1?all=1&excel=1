--- v2 (2026-04-02)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>02.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>17.06.2019</t>
   </si>
   <si>
     <t>О ТЮРЬМЕ, АНГЛИИ, БОЛЬШЕВИСТСКОМ ПЕРЕВОРОТЕ. ВОСПОМИНАНИЯ</t>
   </si>
   <si>
     <t>Набоков В. Д.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Антология мысли</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>Владимир Дмитриевич Набоков — один из лидеров Конституционно-демократической партии России, политический деятель, отец знаменитого писателя Владимира Набокова. В 1906 г. В. Д. Набоков был избран членом I Государственной думы, после роспуска которой он подписал Выборгское воззвание, за что был приговорен к трем месяцам тюрьмы и лишен права избираться в Думу следующих созывов. В 1916 во главе делегации рос. писателей и журналистов (А. Н. Толстой, К. И. Чуковский и др.) посетил Великобританию, Францию. После Февральской революции 1917 занял пост управляющего делами Временного правительства, а в ноябре 1918 года — пост министра юстиции Крымского краевого правительства, пытаясь возродить местную судебную власть и правоохранит. органы, противодействовать внесудебным расправам. В 1919 г. вместе с семьёй эмигрировал, а в 1920 перехал в Берлин, где вместе с И. В. Гессеном издавал газету «Руль». Погиб во время покушения эмигрантов-монархистов на П. Н. Милюкова. В настоящее издание вошли все три прижизненные книги В.Д. Набокова: «Тюремные досуги» (1908), «Из воюющей Англии» (1916) и «Временное правительство и Большевистский переворот» (1921), а также воспоминания, опубликованные им в России и в эмиграции до и после Временного правительства. Для широкого круга читателей.</t>
+    <t>Владимир Дмитриевич Набоков — один из лидеров Конституционно-демократической партии России, политический деятель, отец знаменитого писателя Владимира Набокова. В 1906 г. В. Д. Набоков был избран членом I Государственной думы, после роспуска которой он подписал Выборгское воззвание, за что был приговорен к трем месяцам тюрьмы и лишен права избираться в Думу следующих созывов. В 1916 во главе делегации рос. писателей и журналистов (А. Н. Толстой, К. И. Чуковский и др.) посетил Великобританию, В 1919 г. вместе с семьёй эмигрировал, а в 1920 перехал в Берлин, где вместе с И. В. Гессеном издавал газету «Руль». Погиб во время покушения эмигрантов-монархистов на П. Н. Милюкова. В настоящее издание вошли все три прижизненные книги В.Д. Набокова: «Тюремные досуги» (1908), «Из воюющей Англии» (1916) и «Временное правительство и Большевистский переворот» (1921), а также воспоминания, опубликованные им в России и в эмиграции до и после Временного правительства.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-09582-1</t>
   </si>
   <si>
     <t>63.3(2)</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>