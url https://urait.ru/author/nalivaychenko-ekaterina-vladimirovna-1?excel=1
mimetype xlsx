--- v1 (2026-02-28)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>28.02.2026</t>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>