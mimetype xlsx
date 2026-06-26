--- v2 (2026-04-26)
+++ v3 (2026-06-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
-[...1 lines deleted...]
-    <t>27.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+  <si>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,105 +133,102 @@
   <si>
     <t>09.03.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кирильчук С. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Микроэкономика. Экономика организации (фирмы)</t>
   </si>
   <si>
-    <t>В учебнике последовательно изложены проблемы создания, производственной деятельности, эффективности хозяйствования и стратегических направлений развития современных предприятий и организаций. Содержательно рассмотрены вопросы деятельности предприятия в развитой рыночной экономике: товарная и ценовая политика, прогнозирование развития субъектов хозяйствования, капитал и ресурсная база, оценка эффективности инновационно-инвестиционной деятельности и оптимизация бизнес-процессов. Уделено внимание таким важным сторонам работы предприятий и организаций, как интеллектуальный капитал, мотивация трудовой деятельности работников, производственная логистика, интегральная эффективность и конкурентоспособность предприятия, его экономическая безопасность. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебник предназначен для студентов экономических высших учебных заведений и факультетов, слушателей бакалаврских программ, центров переподготовки и повышения квалификации работников предприятий. Может быть использован также для самостоятельного изучения дисциплины «Экономика предприятия» экономистами-практиками.</t>
+    <t>В учебнике последовательно изложены проблемы создания, производственной деятельности, эффективности хозяйствования и стратегических направлений развития современных предприятий и организаций. Содержательно рассмотрены вопросы деятельности предприятия в развитой рыночной экономике: товарная и ценовая политика, прогнозирование развития субъектов хозяйствования, капитал и ресурсная база, оценка эффективности инновационно-инвестиционной деятельности и оптимизация бизнес-процессов. Уделено внимание таким важным сторонам работы предприятий и организаций, как интеллектуальный капитал, мотивация трудовой деятельности работников, производственная логистика, интегральная эффективность и конкурентоспособность предприятия, его экономическая безопасность.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15878-6</t>
   </si>
   <si>
     <t>65.291я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике последовательно изложены проблемы создания, производственной деятельности, эффективности хозяйствования и стратегических направлений развития современных предприятий и организаций. Содержательно рассмотрены вопросы деятельности предприятия в развитой рыночной экономике: товарная и ценовая политика, прогнозирование развития субъектов хозяйствования, капитал и ресурсная база, оценка эффективности инновационно-инвестиционной деятельности и оптимизация бизнес-процессов. Уделено внимание таким важным сторонам работы предприятий и организаций, как интеллектуальный капитал, мотивация трудовой деятельности работников, производственная логистика, интегральная эффективность и конкурентоспособность предприятия, его экономическая безопасность. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен для студентов экономических высших учебных заведений и факультетов, слушателей бакалаврских программ, центров переподготовки и повышения квалификации работников предприятий. Может быть использован также для самостоятельного изучения дисциплины «Экономика предприятия» экономистами-практиками.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15879-3</t>
   </si>
   <si>
     <t>65.291я723</t>
   </si>
   <si>
     <t>29.09.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЯ: ПРАКТИЧЕСКИЙ КУРС 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Современная экономика России требует решения задач совершенствования структуры производства, знания методологии развития деятельности предприятий (организаций), методов хозяйствования, т. е. основ современной экономики предприятий (организаций), их применения на практике. Учебное пособие посвящено раскрытию таких вопросов, как теория функционирования предприятия (организации) в рыночной экономике, стратегия развития внутреннего механизма современного предприятия, оценка естественно-ресурсного и производственного потенциала предприятия (организации) и эффективность его использования.</t>
   </si>
   <si>
     <t>978-5-534-17191-4</t>
   </si>
   <si>
     <t>658я723</t>
   </si>
   <si>
     <t>25.09.2023</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ПРЕДПРИЯТИЯ: ПРАКТИЧЕСКИЙ КУРС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе последовательно изложены задачи и проблемные ситуации производственной деятельности, эффективности хозяйствования и стратегических направлений развития современных предприятий и организаций: товарная и ценовая политика, прогнозирование развития субъектов хозяйствования, капитал и ресурсная база предприятия (организации), оценка эффективности инновационно-инвестиционной деятельности, оптимизация бизнес-процессов предприятия (организации) и другие. Уделено внимание таким важным сторонам работы предприятия (организации), как интеллектуальный капитал, мотивация трудовой деятельности работников, производственная логистика, интегральная эффективность и конкурентоспособность предприятия (организации), его экономическая безопасность. Курс содержит по каждой теме: план занятия, краткий теоретический обзор темы, задачи с вариантами решений и для самостоятельного решения, вопросы для научной дискуссии, темы для рефератов и перечень рекомендованной литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание предназначено для студентов экономических высших учебных заведений и факультетов, слушателей бакалаврских программ, центров переподготовки и повышения квалификации работников предприятий (организаций). Может быть использовано также для самостоятельного изучения дисциплины «Экономика предприятия» экономистами-практиками.</t>
+    <t>В курсе последовательно изложены задачи и проблемные ситуации производственной деятельности, эффективности хозяйствования и стратегических направлений развития современных предприятий и организаций: товарная и ценовая политика, прогнозирование развития субъектов хозяйствования, капитал и ресурсная база предприятия (организации), оценка эффективности инновационно-инвестиционной деятельности, оптимизация бизнес-процессов предприятия (организации) и другие. Уделено внимание таким важным сторонам работы предприятия (организации), как интеллектуальный капитал, мотивация трудовой деятельности работников, производственная логистика, интегральная эффективность и конкурентоспособность предприятия (организации), его экономическая безопасность.</t>
   </si>
   <si>
     <t>978-5-534-17190-7</t>
   </si>
   <si>
     <t>658я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -940,201 +937,201 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2349.0</v>
       </c>
       <c r="M6" s="9">
         <v>2579.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.675</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586674</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>492</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2509.0</v>
       </c>
       <c r="M7" s="9">
         <v>2759.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.716</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>586673</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>492</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2509.0</v>
       </c>
       <c r="M8" s="9">
         <v>2759.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.716</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">