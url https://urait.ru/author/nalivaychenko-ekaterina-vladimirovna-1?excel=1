--- v3 (2026-06-26)
+++ v4 (2026-08-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>26.06.2026</t>
+    <t>26.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>