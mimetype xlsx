--- v2 (2026-05-14)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>26.08.2024</t>
   </si>
   <si>
     <t>АВТОМАТИЧЕСКОЕ УПРАВЛЕНИЕ. УПРАВЛЕНИЕ ОРГАНИЗАЦИОННЫМИ СИСТЕМАМИ. ЦИФРОВЫЕ ПЛАТФОРМЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Воронов М. В., Пименов В. И., Небаев И. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
-    <t>Курс ориентирован на подготовку специалистов в области управления, управляющих информационных систем, а также бизнес-менеджмента и интеллектуальной аналитики данных. Четыре раздела курса последовательно проводят читателя от фундаментальных основ теории автоматического управления и принципов управления организационными системами к концепции управления на основе интеллектуальных инструментов, инженерии данных и использования комплексных управляющих платформ на основе информационных систем. Уделено внимание практическим кейсам: представлены различные примеры обработки бизнес-данных, решения управленческих задач с помощью информационных систем, концептуальные модели, аналитика схем и архитектур и пр. Широкий охват тем и практико-ориентированный подход позволяет проследить эволюцию представлений и развитие знаний специалистов о предмете управления, и объединить положения классической теории с концепциями управления, основанными на использовании инженерии данных и цифровых платформ.</t>
+    <t>В курсе рассматриваются актуальные аспекты и тенденции, оказывающие влияние на современные методы управления организациями: цифровизация, технологическая революция, развитие НИОКР, изменение продуктовых линеек, рост ИТ-сектора. Современное управление переориентировалось на интеллектуальную обработку данных и принятие решений на основе информационных систем, сохраняя при этом три базовых компонента: формулирование стратегии, реализация плана и административный контроль. Курс предлагает последовательное изложение фундаментальных основ теории управления и новых трансформационных процессов в управлении на основе современных информационных систем и платформ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19845-4</t>
   </si>
   <si>
     <t>32.96я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.07.2023</t>
   </si>
   <si>
     <t>СИСТЕМЫ ИСКУССТВЕННОГО ИНТЕЛЛЕКТА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
     <t>Программирование</t>
   </si>