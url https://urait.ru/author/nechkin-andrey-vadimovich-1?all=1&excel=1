--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>16.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>