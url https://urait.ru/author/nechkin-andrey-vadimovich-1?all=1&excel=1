--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>02.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>В данном учебном пособии авторы группируют наиболее важные решения Конституционного Суда РФ, а также несколько пленумов Верховного Суда РФ, исходя из структурирования учебной дисциплины «Конституционное право», преподаваемой по тематическим модулям. При этом решения Конституционного Суда РФ и пленумы Верховного Суда РФ для удобства обучающихся приводятся в сокращенном виде, а наиболее важные положения в сокращенном тексте дополнительно выделены шрифтом. Кроме того, все рассматриваемые решения Конституционного Суда РФ, а также пленумы Верховного Суда РФ снабжены авторскими комментариями, призванными более простым и понятным языком объяснить заложенный в них смысл с целью облегчения приобретения обучающимися необходимых профессиональных компетенций.</t>
   </si>
   <si>
     <t>978-5-534-20215-1</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКА ВЫСШИХ СУДЕБНЫХ ИНСТАНЦИЙ РОССИИ С КОММЕНТАРИЯМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В данном издании авторы группируют наиболее важные решения Конституционного Суда РФ, а также несколько пленумов Верховного Суда РФ, исходя из структурирования учебной дисциплины «Конституционное право», преподаваемой в Уральском государственном юридическом университете имени В. Ф. Яковлева (УрГЮУ им. В. Ф. Яковлева) по тематическим модулям. При этом решения Конституционного Суда РФ и пленумы Верховного Суда РФ для удобства обучающихся приводятся в сокращенном виде, а наиболее важные положения в сокращенном тексте дополнительно выделены шрифтом. Кроме того, все рассматриваемые решения Конституционного Суда РФ, а также пленумы Верховного Суда РФ снабжены авторскими комментариями, призванными более простым и понятным языком объяснить заложенный в них смысл. Для студентов высших учебных заведений, обучающихся по направлению «Юриспруденция», а также всех, кого интересует изучение конституционного права.</t>
   </si>
   <si>
     <t>978-5-534-20146-8</t>
   </si>
   <si>
     <t>17.01.2020</t>
   </si>
   <si>
     <t>МУНИЦИПАЛЬНОЕ ПРАВО. ПРАКТИКА ВЫСШИХ СУДЕБНЫХ ИНСТАНЦИЙ РОССИИ С КОММЕНТАРИЯМИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Муниципальное право</t>
   </si>
   <si>
-    <t>В данном учебном пособии авторы группируют наиболее важные решения Конституционного Суда РФ, а также несколько пленумов Верховного Суда РФ и упраздненного Высшего Арбитражного Суда РФ исходя из структурирования учебной дисциплины «Муниципальное право», преподаваемой в Уральском государственном юридическом университете, по тематическим модулям. При этом решения и пленумы для удобства обучающихся приводятся в сокращенном виде, а наиболее важные положения в сокращенном тексте дополнительно выделены шрифтом. Кроме того, все рассматриваемые решения Конституционного Суда РФ, а также пленумы Верховного Суда РФ и упраздненного Высшего Арбитражного Суда РФ снабжены авторскими комментариями, призванными более простым и понятным языком объяснить заложенный в них смысл, с целью облегчения процесса приобретения обучающимися необходимых профессиональных компетенций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлению «Юриспруденция», а также всех, кого интересует изучение муниципального права.</t>
+    <t>В данном учебном пособии авторы группируют наиболее важные решения Конституционного Суда РФ, а также несколько пленумов Верховного Суда РФ и упраздненного Высшего Арбитражного Суда РФ исходя из структурирования учебной дисциплины «Муниципальное право», преподаваемой в Уральском государственном юридическом университете, по тематическим модулям. При этом решения и пленумы для удобства обучающихся приводятся в сокращенном виде, а наиболее важные положения в сокращенном тексте дополнительно выделены шрифтом. Кроме того, все рассматриваемые решения Конституционного Суда РФ, а также пленумы Верховного Суда РФ и упраздненного Высшего Арбитражного Суда РФ снабжены авторскими комментариями, призванными более простым и понятным языком объяснить заложенный в них смысл, с целью облегчения процесса приобретения обучающимися необходимых профессиональных компетенций.</t>
   </si>
   <si>
     <t>978-5-534-12543-6</t>
   </si>
   <si>
     <t>67.400.7я73</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ГОСУДАРСТВЕННОЙ ВЛАСТИ В СУБЪЕКТАХ РОССИЙСКОЙ ФЕДЕРАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Нечкин А. В., Серкова Ю. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В данном издании изложены основные принципы организации государственной власти в субъектах РФ — республиках, краях и т. д. Рассматриваются законодательные, исполнительные и судебные органы государственной власти в субъектах РФ, их взаимосвязь с федеральным правительством. В издании приведены примеры структуры органов государственной власти субъектов РФ, в частности на примере Свердловской области. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, преподавателей, а также практикующих специалистов.</t>
   </si>
   <si>
     <t>978-5-534-08738-3</t>
   </si>