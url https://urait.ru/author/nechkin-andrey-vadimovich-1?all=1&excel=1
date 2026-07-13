--- v3 (2026-05-25)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>25.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>