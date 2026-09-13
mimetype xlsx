--- v4 (2026-07-13)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -274,51 +274,51 @@
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>В данном издании в доступной форме и с большим количеством практических примеров изложены основные положения курса «Правовая экспертиза нормативных актов». Курс также снабжено практическими заданиями, призванными проверить уровень освоения обучающимися необходимых профессиональных компетенций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, прежде всего обучающихся по направлению «Юриспруденция», и всех, кого интересуют вопросы правовой и антикоррупционной экспертизы.</t>
   </si>
   <si>
     <t>978-5-534-15741-3</t>
   </si>
   <si>
     <t>67.5я73</t>
   </si>
   <si>
     <t>25.07.2024</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ЛИЦА. ПРАВОВОЕ ПОЛОЖЕНИЕ НЕКОММЕРЧЕСКИХ ОРГАНИЗАЦИЙ В РОССИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кожевников О. А., Нечкин А. В.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
-    <t>В данном курсе в доступной форме и с большим количеством практических примеров изложены основные аспекты правового положения некоммерческих организаций в Российской Федерации. Курс снабжен необходимым количеством практических заданий и задач, направленных на проверку уровня освоения обучающимися необходимых профессиональных компетенций. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, прежде всего обучающихся по направлению «Юриспруденция», и всех, кого интересуют вопросы правового положения некоммерческих организаций в Российской Федерации.</t>
+    <t>В данном курсе в доступной форме и с большим количеством практических примеров изложены основные аспекты правового положения некоммерческих организаций в Российской Федерации. Курс снабжен необходимым количеством практических заданий и задач, направленных на проверку уровня освоения обучающимися необходимых профессиональных компетенций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, прежде всего обучающихся по направлению «Юриспруденция», и всех, кого интересуют вопросы правового положения некоммерческих организаций в Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-19990-1</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -936,54 +936,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>175</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1139.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -1006,54 +1006,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>175</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1039.0</v>
+        <v>1099.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1139.0</v>
+        <v>1209.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1076,54 +1076,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>427</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2209.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1146,54 +1146,54 @@
       <c r="B8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>427</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2209.0</v>
+        <v>2319.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2429.0</v>
+        <v>2549.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
@@ -1214,54 +1214,54 @@
       <c r="B9" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>267</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1469.0</v>
+        <v>1539.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1619.0</v>
+        <v>1689.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>62</v>
       </c>
@@ -1284,54 +1284,54 @@
       <c r="B10" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>123</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="9">
-        <v>549.0</v>
+        <v>579.0</v>
       </c>
       <c r="M10" s="9">
-        <v>599.0</v>
+        <v>639.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>69</v>
       </c>
@@ -1354,54 +1354,54 @@
       <c r="B11" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>123</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L11" s="9">
-        <v>549.0</v>
+        <v>579.0</v>
       </c>
       <c r="M11" s="9">
-        <v>599.0</v>
+        <v>639.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1424,54 +1424,54 @@
       <c r="B12" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>166</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>809.0</v>
+        <v>849.0</v>
       </c>
       <c r="M12" s="9">
-        <v>889.0</v>
+        <v>929.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>78</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>80</v>
       </c>
@@ -1494,54 +1494,54 @@
       <c r="B13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>135</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="L13" s="9">
-        <v>589.0</v>
+        <v>619.0</v>
       </c>
       <c r="M13" s="9">
-        <v>649.0</v>
+        <v>679.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>67</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>85</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>86</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
         <v>87</v>
       </c>