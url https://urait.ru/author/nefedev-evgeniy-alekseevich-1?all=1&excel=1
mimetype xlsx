--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>11.07.2024</t>
   </si>
   <si>
     <t>ТОРГОВОЕ ПРАВО. ТОРГОВЫЙ И КОНКУРСНЫЙ ПРОЦЕСС. Учебник для вузов</t>
   </si>
   <si>
     <t>Нефедьев Е. А. ; под науч. ред. Белова В. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Гражданский и арбитражный процесс</t>
   </si>
   <si>
-    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Книга продолжает знакомить современных студентов с традициями преподавания торгового (коммерческого) права в Московском университете, позволяя проследить его эволюцию и развитие; по предваряющему ее обширному предисловию составителя читатели смогут составить себе полное представление об отличительных особенностях торгово-правовых взглядов профессора Нефедьева и его личном вкладе в развитие российской коммерциалистики; к книге приложен указатель трудов профессора Нефедьева. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов; для всех, интересующихся торговым (коммерческим) правом.</t>
+    <t>Настоящая книга представляет собой первое переиздание учебных курсов, во-первых, по торговому праву и, во-вторых, по торговому и конкурсному процессу, прочитанных на юридических факультетах Императорского Казанского и Императорского Московского университетов в 1893—1899 гг. ординарным профессором Евгением Алексеевичем Нефедьевым. В настоящее издание включены три варианта курса торгового права — (i) по литографированной машинописи «Краткого пособия» 1898 г.; (ii) по литографированным машинописным курсам «Торговое право» 1897—1899 гг. с дополнениями 1901 и 1907 гг.; (iii) по печатному «Учебнику торгового права» 1904 г. — и два варианта курса торгового и конкурсного процесса: (i) по литографированной «казанской» рукописи 1893 г. и (ii) по «московским» типографским изданиям 1908—1910 гг. Для студентов юридических вузов и факультетов, обучающихся по образовательным программам академического бакалавриата и магистратуры; для аспирантов и преподавателей юридических факультетов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19671-9</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>