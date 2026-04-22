--- v2 (2026-03-03)
+++ v3 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>03.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>