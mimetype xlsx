--- v3 (2026-04-22)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>22.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>07.02.2023</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Некрасова М. Б.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>Учебник описывает основные события внутренней и внешней политики и культуры Российского государства с момента его создания восточными славянами до конца XX в. В результате изучения курса студенты научатся анализировать важнейшие проблемы российской истории, выстраивать систему наиболее значимых исторических фактов, обращая внимание не только на объективные процессы в истории России, но и на роль отдельных личностей, исторических деятелей и их взаимоотношения. После каждой главы даны контрольные вопросы и задания для самопроверки. В приложении даны разнообразные справочные материалы, которые помогут привести в систему полученные знания и лучше ориентироваться среди множества исторических фактов и явлений.</t>
+    <t>Учебное пособие содержит основные события внутренней и внешней политики и культуры Российского государства с момента его создания восточными славянами до конца XX в. В результате изучения данного учебного издания студенты научатся анализировать важнейшие проблемы российской истории, выстраивать систему наиболее значимых исторических фактов, обращая внимание не только на объективные процессы в истории России, но и на роль отдельных личностей, исторических деятелей и их взаимоотношения. После каждой главы даны контрольные вопросы и задания для самопроверки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15987-5</t>
   </si>
   <si>
     <t>63.3(2)я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО XX ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Чуракова Д. О., Саркисяна С.А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории до XX века. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>978-5-534-19254-4</t>
   </si>
   <si>
     <t>63.3(2)я73</t>
   </si>
   <si>
     <t>27.04.2024</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям, а также преподавателей в области истории и обществознания и всех, кто интересуется различными этапами истории России.</t>
+    <t>В основе учебника лежит многолетний опыт научной и преподавательской деятельности, учтены новейшие тенденции развития исторической науки в России и за рубежом. Широко освещены различные точки зрения по важнейшим дискуссионным вопросам отечественной истории. Учебник восстанавливает традицию рассматривать отечественную историю не с Новгородско-Киевской Руси, а с древнейших времен, когда на территории российского исторического пространства стали возникать первые государства. Большое внимание авторский коллектив уделяет воспитательной стороне вузовского курса отечественной истории, призванного помогать молодым поколениям формировать самостоятельную гражданскую позицию и чувство патриотизма.</t>
   </si>
   <si>
     <t>978-5-534-19256-8</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ ДО НАЧАЛА XXI ВЕКА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебник восстанавливает традицию изучения отечественной истории не с Новгородско-Киевской Руси, а с момента возникновения на российском историческом пространстве первых государств. Учебник рекомендован всем, кто стремится разобраться в значимых событиях прошлого с глубочайшей древности до начала XXI века и ориентироваться в актуальной научной полемике по всем трудным вопросам родной истории.</t>
   </si>
   <si>
     <t>978-5-534-19252-0</t>
   </si>
   <si>
     <t>ОТЕЧЕСТВЕННАЯ ИСТОРИЯ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник содержит основные события внутренней и внешней политики и культуры Российского государства с момента его создания восточными славянами до 2022 г. В результате изучения данного курса студенты научатся анализировать важнейшие проблемы российской истории, выстраивать систему наиболее значимых исторических фактов, обращая внимание не только на объективные процессы в истории России, но и на роль отдельных личностей, исторических деятелей и их взаимоотношения. После каждой главы даны контрольные вопросы и задания для самопроверки. В приложении даны разнообразные справочные материалы, которые помогут привести в систему полученные знания и лучше ориентироваться среди множества исторических фактов и явлений. Соответствует требованиям федеральных государственных образовательных стандартов высшего профессионального образования. Для студентов квалификационной степени «бакалавр», в рамках программ вузов изучающих курс отечественной истории.</t>
   </si>
   <si>
     <t>978-5-534-15985-1</t>
   </si>
 </sst>
 </file>
 