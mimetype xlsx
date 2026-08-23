--- v4 (2026-06-23)
+++ v5 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>23.06.2026</t>
+    <t>24.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>