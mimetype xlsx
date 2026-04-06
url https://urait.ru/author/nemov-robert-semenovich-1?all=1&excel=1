--- v1 (2026-02-08)
+++ v2 (2026-04-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>08.02.2026</t>
+    <t>06.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,51 +232,51 @@
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ПСИХОЛОГИЯ ЛИЧНОСТИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В предложенном курсе впервые представлена история исследований личности, классические и современные теории личности. Особое внимание уделено трудам отечественных ученых. Ознакомившись с ним, читатель получит достаточно полные сведения о том, что представляет собой современная научная психология личности. Для сравнения с нею в курсе фрагментарно приведены сведения о личности, отраженные в так называемой альтернативной психологии — ненаучных, древних и современных философско-религиозных учениях. Издание содержит множество разнообразных сведений о психологии личности, отражающих состояние данной области научных знаний как за рубежом, так и в нашей стране. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18332-0</t>
   </si>
   <si>
     <t>88.37я723</t>
   </si>
   <si>
     <t>28.03.2011</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Психодиагностика. Психоанализ. Психотерапия</t>
+    <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
     <t>В учебнике читатель найдет основные последовательно и доступно изложенные сведения о том, что такое психологическое консультирование, как оно организуется и проводится. Здесь дается большое количество примеров и практически полезных советов по поводу того, как вести психологическое консультирование, направленное на решение многих типичных проблем, с которыми люди сталкиваются в своей повседневной жизни. В конце каждой главы есть контрольные вопросы, упражнения, практические задания и ключевые понятия, а также даны терминологический словарь, программа по психологическому консультированию и краткий список дополнительной литературы для самостоятельного чтения и повышения квалификации в области психологического консультирования.</t>
   </si>
   <si>
     <t>978-5-534-02549-1</t>
   </si>
   <si>
     <t>16.01.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Современный, полный, интегрированный курс психологических знаний с краткими сведениями из истории психологии. Содержание построено таким образом, что допускает дополнение основного курса психологии разного рода специальными курсами, напрямую и непосредственно связанными с профилем того или иного высшего учебного заведения. В тексте представлено немало конкретных фактов и полезных сведений по психологии, которые заинтересуют обучающихся и позволят полностью реализовать свои возможности.</t>
   </si>
   <si>
     <t>978-5-9692-1059-2</t>
   </si>
   <si>
     <t>23.12.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>