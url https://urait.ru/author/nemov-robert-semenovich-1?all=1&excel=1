--- v2 (2026-04-06)
+++ v3 (2026-05-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>06.04.2026</t>
+    <t>25.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>11.01.2011</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ВВЕДЕНИЕ В ПСИХОЛОГИЮ 6-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Немов Р. С.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
-    <t>«Введение в психологию» открывает фундаментальный современный курс по основам общей психологии, предназначенный для студентов психологических факультетов, аспирантов и преподавателей. Весь курс общей психологии рассчитан на изучение в течение трех лет и состоит из семи частей: «Введение в психологию», «Ощущения и восприятия», «Внимание и память», «Воображение и мышление», «Речь. Психические состояния», «Теории личности», «Свойства личности». Данный курс Роберта Семеновича Немова является улучшенным, существенно обновленным и значительно расширенным переизданием известнейшего учебника, который в 1991 году получил гриф Министерства общего и профессионального образования Российской Федерации как официально утвержденного учебника для студентов высших учебных заведений.</t>
+    <t>«Введение в психологию» открывает фундаментальный современный курс по основам общей психологии, предназначенный для студентов психологических факультетов, аспирантов и преподавателей. Весь курс общей психологии рассчитан на изучение в течение трех лет и состоит из семи частей: «Введение в психологию», «Ощущения и восприятия», «Внимание и память», «Воображение и мышление», «Речь. Психические состояния», «Теории личности», «Свойства личности». Данный курс Роберта Семеновича Немова является улучшенным, существенно обновленным и значительно расширенным переизданием известнейшего учебника, который в 1991 году получил гриф Министерства общего и профессионального образования Российской Федерации как официально утвержденного учебника для студентов высших учебных заведений</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17909-5</t>
   </si>
   <si>
     <t>88я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.10.2018</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ВВЕДЕНИЕ В ПСИХОЛОГИЮ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>«Введение в психологию» открывает фундаментальный современный курс по основам общей психологии. Курс снабжен хорошо продуманным методическим аппаратом, включающим аннотации к главам, вопросы к экзаменам и зачетам, темы курсовых и дипломных работ, аннотированные списки дополнительной литературы, а главное информативные словари терминов, приложенные к каждой главе и содержащие определения основных терминов, которые должны знать будущие профессиональные психологи. Данный курс Роберта Семеновича Немова является улучшенным, существенно обновленным и значительно расширенным переизданием известнейшего учебника, который в 1991 году получил гриф Министерства общего и профессионального образования Российской Федерации как официально утвержденного учебника для студентов высших учебных заведений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов и преподавателей психологических факультетов.</t>
+    <t>Этим томом открывается новый фундаментальный современный трехтомный учебник по основам общей психологии, предназначенный для студентов психологических факультетов и преподавателей. В учебнике содержится полный курс общей психологии. Учебник снабжен хорошо продуманным методическим аппаратом, включающим аннотации к главам, вопросы к экзаменам и зачетам, темы курсовых и дипломных работ, аннотированные списки дополнительной литературы, а главное информативные словари терминов, приложенные к каждой главе и содержащие определения основных терминов, которые должны знать будущие профессиональные психологи.</t>
   </si>
   <si>
     <t>978-5-534-17911-8</t>
   </si>
   <si>
     <t>88я723</t>
   </si>
   <si>
     <t>30.05.2011</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ПОЗНАВАТЕЛЬНЫЕ ПРОЦЕССЫ И ПСИХИЧЕСКИЕ СОСТОЯНИЯ 6-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В данном курсе собран материал о познавательных процессах и психических состояниях. В нем нашли отражение знания, взятые из основных работ классиков отечественной и зарубежной, в том числе когнитивной, психологии. Курс подробно раскрывает темы сенсорно-перцептивных процессов, процессов первичной и вторичной обработки информации, речи и психических состояний. Каждая тема снабжена детально описанным учебно-методическим аппаратом, обширными словарями терминов и аннотированными списками современной дополнительной литературы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей психологических факультетов.</t>
   </si>
   <si>
     <t>978-5-534-18304-7</t>
   </si>
   <si>
     <t>88.2я73</t>
   </si>
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ПОЗНАВАТЕЛЬНЫЕ ПРОЦЕССЫ И ПСИХИЧЕСКИЕ СОСТОЯНИЯ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
@@ -235,75 +235,75 @@
   <si>
     <t>ОБЩАЯ ПСИХОЛОГИЯ. ПСИХОЛОГИЯ ЛИЧНОСТИ 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В предложенном курсе впервые представлена история исследований личности, классические и современные теории личности. Особое внимание уделено трудам отечественных ученых. Ознакомившись с ним, читатель получит достаточно полные сведения о том, что представляет собой современная научная психология личности. Для сравнения с нею в курсе фрагментарно приведены сведения о личности, отраженные в так называемой альтернативной психологии — ненаучных, древних и современных философско-религиозных учениях. Издание содержит множество разнообразных сведений о психологии личности, отражающих состояние данной области научных знаний как за рубежом, так и в нашей стране. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-18332-0</t>
   </si>
   <si>
     <t>88.37я723</t>
   </si>
   <si>
     <t>28.03.2011</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЧЕСКОЕ КОНСУЛЬТИРОВАНИЕ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Психодиагностика. Психоанализ.</t>
   </si>
   <si>
-    <t>В учебнике читатель найдет основные последовательно и доступно изложенные сведения о том, что такое психологическое консультирование, как оно организуется и проводится. Здесь дается большое количество примеров и практически полезных советов по поводу того, как вести психологическое консультирование, направленное на решение многих типичных проблем, с которыми люди сталкиваются в своей повседневной жизни. В конце каждой главы есть контрольные вопросы, упражнения, практические задания и ключевые понятия, а также даны терминологический словарь, программа по психологическому консультированию и краткий список дополнительной литературы для самостоятельного чтения и повышения квалификации в области психологического консультирования.</t>
+    <t>В учебнике читатель найдет основные, последовательно и доступно изложенные сведения о том, что такое психологическое консультирование, как оно организуется и проводится. Здесь дается большое количество примеров и практически полезных советов по поводу того, как вести психологическое консультирование, направленное на решение многих типичных проблем, с которыми люди сталкиваются в своей повседневной жизни.</t>
   </si>
   <si>
     <t>978-5-534-02549-1</t>
   </si>
   <si>
     <t>16.01.2017</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Современный, полный, интегрированный курс психологических знаний с краткими сведениями из истории психологии. Содержание построено таким образом, что допускает дополнение основного курса психологии разного рода специальными курсами, напрямую и непосредственно связанными с профилем того или иного высшего учебного заведения. В тексте представлено немало конкретных фактов и полезных сведений по психологии, которые заинтересуют обучающихся и позволят полностью реализовать свои возможности.</t>
   </si>
   <si>
     <t>978-5-9692-1059-2</t>
   </si>
   <si>
     <t>23.12.2016</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>Современный, полный, интегрированный курс психологических знаний с краткими сведениями из истории психологии. Содержание построено таким образом, что допускает дополнение основного курса психологии разного рода специальными курсами, напрямую и непосредственно связанными с профилем того или иного среднего профессионального учебного заведения. В тексте представлено немало конкретных фактов и полезных сведений по психологии, которые заинтересуют обучающихся и позволят полностью реализовать свои возможности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Современный, полный, интегрированный курс психологических знаний с краткими сведениями из истории психологии. Содержание построено таким образом, что допускает дополнение основного курса психологии разного рода специальными курсами, напрямую и непосредственно связанными с профилем того или иного среднего профессионального учебного заведения. В тексте представлено немало конкретных фактов и полезных сведений по психологии, которые заинтересуют обучающихся и позволят полностью реализовать свои возможности. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-9692-1138-4</t>
   </si>
   <si>
     <t>05.05.2011</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Алтунина И. Р. ; Под ред. Немова Р. С.</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Учебник дает достаточно полные знания о состоянии социальной психологии на сегодняшний день. В нем изложены основные представления о социально-психологических феноменах и процессах, их основных особенностях и формах проявления. Чтобы помочь студенту в самостоятельной работе, каждая глава открывается кратким описанием содержащегося в ней материала, а заканчивается контрольными вопросами для самопроверки и списком дополнительной литературы. Издание снабжено также большим справочным аппаратом: словарем социально-психологических понятий и словарем персоналий.</t>
   </si>
   <si>
     <t>978-5-534-08736-9</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>