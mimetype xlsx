--- v3 (2026-05-25)
+++ v4 (2026-07-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>25.05.2026</t>
+    <t>16.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>