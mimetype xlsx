--- v4 (2026-07-16)
+++ v5 (2026-09-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>16.07.2026</t>
+    <t>03.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>