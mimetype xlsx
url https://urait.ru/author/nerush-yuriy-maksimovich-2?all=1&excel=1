--- v1 (2026-03-14)
+++ v2 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>14.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>