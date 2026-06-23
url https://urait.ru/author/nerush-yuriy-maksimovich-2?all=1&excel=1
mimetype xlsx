--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,132 +133,132 @@
   <si>
     <t>13.06.2024</t>
   </si>
   <si>
     <t>ЛОГИСТИКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Неруш Ю. М., Неруш А. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Логистика</t>
   </si>
   <si>
-    <t>В курсе изложены законы и принципы, по которым развивается логистика, существующие в ней проблемы с точки зрения как менеджера-логиста, так и владельца логистического предприятия или общества. Издание будет способствовать формированию у студентов нового управленческого мышления и освоению новых, необходимых сегодня, знаний. Изучив данный курс, многие логисты смогут по-новому осмыслить проблемы управления продвижением продукции, предпринимательства и бизнеса. .</t>
+    <t>В курсе изложены законы и принципы, по которым развивается логистика, существующие в ней проблемы с точки зрения как менеджера-логиста, так и владельца логистического предприятия или общества. Изучив данный курс, многие логисты смогут по-новому осмыслить проблемы управления продвижением продукции, предпринимательства и бизнеса.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19105-9</t>
   </si>
   <si>
     <t>65.40я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ЛОГИСТИКА 6-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике изложены законы и принципы, по которым развивается логистика, существующие в ней проблемы с точки зрения как менеджера-логиста, так и владельца логистического предприятия или общества. Издание будет способствовать формированию у студентов нового управленческого мышления и освоению новых, необходимых сегодня, знаний. Изучив данный курс, многие логисты смогут по-новому осмыслить проблемы управления продвижением продукции, предпринимательства и бизнеса. В конце каждой главы предложены контрольные вопросы и задания, а также тесты, словарь терминов, используемых в международной торговле при осуществлении логистических операций.</t>
   </si>
   <si>
     <t>978-5-534-19114-1</t>
   </si>
   <si>
     <t>65.40я723</t>
   </si>
   <si>
     <t>07.03.2014</t>
   </si>
   <si>
     <t>ЛОГИСТИКА: ТЕОРИЯ И ПРАКТИКА ПРОЕКТИРОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Неруш Ю. М., Панов С. А., Неруш А. Ю.</t>
   </si>
   <si>
-    <t>Учебник состоит из двух разделов. В первом раскрывается экономический образ мышления при проектировании логистических систем. Второй раздел связан с практикой проектирования логистических систем и ее экономической оценкой, показано, что предлагаемый авторами алгоритм возможно эффективно применять при проектировании логистических систем. В практикуме для изучения курса приведены практические примеры проектов различного уровня сложности по логистическим системам. По каждой теме даются основные понятия, формулы, задания, тесты, задачи, проблемы и литература.</t>
+    <t>В первом разделе раскрывается экономический образ мышления при проектировании логистических систем. Второй связан с практикой проектирования логистических систем и ее экономической оценкой, показано, что предлагаемый авторами алгоритм возможно эффективно применять при проектировании логистических систем. В практикуме для изучения курса приведены практические примеры проектов различного уровня сложности по логистическим системам.</t>
   </si>
   <si>
     <t>978-5-534-13563-3</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.08.2016</t>
   </si>
   <si>
     <t>ПЛАНИРОВАНИЕ И ОРГАНИЗАЦИЯ ЛОГИСТИЧЕСКОГО ПРОЦЕССА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>978-5-534-13562-6</t>
   </si>
   <si>
     <t>06.11.2024</t>
   </si>
   <si>
     <t>ТРАНСПОРТНАЯ ЛОГИСТИКА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Неруш Ю. М., Саркисов С. В.</t>
   </si>
   <si>
     <t>В курсе изложены основы теоретических и практических знаний в области транспортной логистики. Он позволит получить знания о законах и принципах, по которым транспорт развивается и обслуживает потребителей, а также расскажет, какие существуют проблемы с точки зрения менеджера транспорта и логиста. В курсе сочетаются проблематика общеэкономического характера и управленические вопросы, направленные на повышение эффективности огранизации и обеспечения перевозок грузов. Особое внимание уделено сочетанию инсорсинга и аутсорсинга в работе предприятий внешнеэкономического комплекса, а также вопросам влияния логистического фактора на эффективность внешней торговли и тенденций развития логистического рынка в условиях глобализации. Для студентов, обучающихся по экономическим направлениям и специальностям, в том числе в области мировой экономики и международной торговли.</t>
   </si>
   <si>
     <t>978-5-534-19153-0</t>
   </si>
   <si>
     <t>65.37я73</t>
   </si>
   <si>
     <t>ТРАНСПОРТНАЯ ЛОГИСТИКА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
-    <t>Изложены основы теоретических и практических знаний в области транспортной логистики. Цель курса — преподать реальные знания и научить студентов понимать законы и принципы, по которым развивается транспортная система страны, показать тенденции и тренды, имеющие место в области логистики в мировой экономике и международной торговле. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по экономическим специальностям, в том числе в области мировой экономики и международной торговли.</t>
+    <t>Курс позволит получить реальные знания о законах и принципах, по которым транспорт развивается и обслуживает потребителей, а также расскажет, какие существуют проблемы с точки зрения менеджера транспорта и логиста. В курсе сочетаются проблематика общеэкономического характера и управленические вопросы, направленные на повышение эффективности огранизации и обеспечения перевозок грузов. Много внимания уделено проблематике сочетания инсорсинга и аутсорсинга в работе предприятий внешнеэкономического комплекса, а также вопросам влияния логистического фактора на эффективность внешней торговли и тенденций развития логистического рынка в условиях глобализации.</t>
   </si>
   <si>
     <t>978-5-534-19152-3</t>
   </si>
   <si>
     <t>65.37я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>