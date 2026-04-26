--- v1 (2026-02-20)
+++ v2 (2026-04-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
-[...1 lines deleted...]
-    <t>20.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,96 +130,99 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>08.06.2016</t>
   </si>
   <si>
     <t>ОБЩАЯ ХИМИЯ. ПРАКТИКУМ. Учебник для СПО</t>
   </si>
   <si>
     <t>Глинка Н. Л. ; Под ред. Попкова В.А., Бабкова  А. В., Нестеровой О.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Имя профессора Николая Леонидовича Глинки широко известно как автора замечательного учебника «Общая химия» и сборника задач «Задачи и упражнения по общей химии». Авторы последних редакций этих книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17503-5</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.04.2014</t>
   </si>
   <si>
     <t>ПРАКТИКУМ ПО ОБЩЕЙ ХИМИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Авторы последних редакций книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
   <si>
     <t>978-5-9916-4058-9</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>23.01.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бабков А. В., Нестерова О. В. ; Под ред. Попкова В.А.</t>
+  </si>
+  <si>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-9916-8279-4</t>
   </si>
   <si>
     <t>24.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.11.2019</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для СПО</t>
   </si>
   <si>
     <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12926-7</t>
   </si>
@@ -1016,137 +1019,137 @@
       <c r="J7" s="8">
         <v>403</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2099.0</v>
       </c>
       <c r="M7" s="9">
         <v>2309.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y7" s="8">
         <v>0.608</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588176</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>403</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2099.0</v>
       </c>
       <c r="M8" s="9">
         <v>2309.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Y8" s="8">
         <v>0.608</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>