--- v2 (2026-04-26)
+++ v3 (2026-06-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>26.04.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,87 +163,87 @@
   <si>
     <t>978-5-534-17503-5</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>28.04.2014</t>
   </si>
   <si>
     <t>ПРАКТИКУМ ПО ОБЩЕЙ ХИМИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Авторы последних редакций книг, в которых терминология и номенклатура химических соединений скорректированы в соответствии с современным состоянием, решили переработать также практикум к лабораторным занятиям по общей химии Н. Л. Глинки, впервые изданный в 1960 году, создав таким образом полный учебно-методический комплекс, состоящий из учебника, задачника и практикума.</t>
   </si>
   <si>
-    <t>978-5-9916-4058-9</t>
+    <t>978-5-534-22148-0</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>23.01.2017</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Бабков А. В., Нестерова О. В. ; Под ред. Попкова В.А.</t>
   </si>
   <si>
     <t>Химия в отдельных отраслях</t>
   </si>
   <si>
-    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Учебник предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Учебник охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Учебник содержит обучающие примеры решения задач, а также вопросы и задания для самостоятельной работы.</t>
   </si>
   <si>
     <t>978-5-9916-8279-4</t>
   </si>
   <si>
     <t>24.4я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.11.2019</t>
   </si>
   <si>
     <t>ХИМИЯ В МЕДИЦИНЕ. Учебник для СПО</t>
   </si>
   <si>
-    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Курс предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Курс охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>Современный врач не достигнет успехов без знания химии. В различных случаях профессиональной деятельности он сталкивается с ситуациями, требующими непосредственного применения химических знаний. Учебник предназначен для студентов высших медицинских учебных учреждений и написан на основе имеющихся типовых программ по курсу химии в медицинских высших учебных учреждениях. Его материал является фундаментом для дальнейшего освоения медицины. Учебник охватывает весь курс химии: теоретическая (общая) химия, бионеорганическая химия и биоорганическая химия. Материал адаптирован согласно задачам изучения химии студентами нехимических специальностей. Учебник содержит обучающие примеры решения задач, а также вопросы и задания для самостоятельной работы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12926-7</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>