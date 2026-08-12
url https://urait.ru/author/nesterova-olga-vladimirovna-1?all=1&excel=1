--- v3 (2026-06-25)
+++ v4 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>26.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>