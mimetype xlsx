--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>14.05.2026</t>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
     <t>Настоящий курс разработан на основе образовательной программы высшего образования по направлению подготовки 40.03.01 «Юриспруденция» в соответствии с федеральным государственным образовательным стандартом высшего образования по направлению подготовки 40.03.01 «Юриспруденция» (утв. приказом Министерства науки и высшего образования Российской Федерации № 1011 от 13 августа 2020). Наряду с содержанием теоретического курса «Конституционное право», обучающимся даются практические и методические рекомендации по изучению дисциплины, определяется задание на самостоятельную подготовку, предлагается перечень вопросов для самоконтроля по каждой теме, а также список нормативных правовых актов и необходимой литературы для подготовки к занятиям. Настоящий курс основан на нормативном материале по состоянию на 1 марта 2023 г. с учетом изменения законодательства в связи с внесением поправок в Конституцию Российской Федерации в 2020 году.</t>
   </si>
   <si>
     <t>978-5-534-16188-5</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>22.02.2024</t>
   </si>
   <si>
     <t>ПРИНЦИП НЕСМЕНЯЕМОСТИ СУДЕЙ РОССИЙСКОЙ ФЕДЕРАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Правоохранительные органы и силовые структуры</t>
   </si>
   <si>
-    <t>Представленное издание направлено на формирование у обучающихся универсальных и общепрофессиональных компетенций. Издание базируется на комплексном историко-правовом подходе, основанном на многочисленных научных исследованиях российских государствоведов. Отмечается многоплановость воззрений на принцип несменяемости судей как со стороны законодателя, так и с точки зрения научных подходов. Представленная информация потребует от обучающихся не только изучения, но и последующего самостоятельного осмысления и анализа, что позволит сформировать необходимые профессиональные компетенции. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Учебник может быть использован при подготовке будущих юристов при изучении таких учебных дисциплин как: «Конституционное право», «История государства и права России», «Правоохранительные органы», «История государства и права зарубежных стран», «Конституционное право зарубежных стран».</t>
+    <t>Представленное издание направлено на формирование у обучающихся универсальных и общепрофессиональных компетенций. Издание базируется на комплексном историко-правовом подходе, основанном на многочисленных научных исследованиях российских государствоведов. Отмечается многоплановость воззрений на принцип несменяемости судей как со стороны законодателя, так и с точки зрения научных подходов. Представленная информация потребует от обучающихся не только изучения, но и последующего самостоятельного осмысления и анализа, что позволит сформировать необходимые профессиональные компетенции.</t>
   </si>
   <si>
     <t>978-5-534-18785-4</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>