--- v4 (2026-06-30)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>30.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>18.04.2025</t>
   </si>
   <si>
     <t>ВОЕННОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Неверов А. Я.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>Учебный курс «Военное право», изложенный в доступной форме и рассчитанный на широкий круг обучающихся, поможет не только исследовать правовой механизм военной организации государства и регламентации военной службы, но и сформировать личное отношение гражданина своей страны к исполнению долга и обязанности по защите Отечества. Для студентов, обучающихся по специальности 40.05.01 «Правовое обеспечение национальной безопасности», а так же для курсантов высших военных учебных заведений страны и военных учебных центров при высших образовательных учреждениях, познающих азы военной службы.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19579-8</t>
   </si>
   <si>
     <t>68я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>07.02.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>