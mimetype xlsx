--- v1 (2026-03-25)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>25.03.2026</t>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>25.10.2023</t>
   </si>
   <si>
     <t>ИНФОРМАЦИОННЫЕ ТЕХНОЛОГИИ В ЮРИДИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Кузнецова П.У.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Компьютерные и информационные науки</t>
   </si>
   <si>
-    <t>Информационные технологии в отраслях</t>
+    <t>Информационные технологии в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе рассмотрены актуальные теоретические и практические вопросы о сущности информатики как одной из главных областей государственной информационной политики и правовой информатики как системы знаний, о роли и значении правовой информации, а также информационных процессах в юридической деятельности. Отражены методы использования информационных технологий в деятельности органов публичной власти, формировании цифровой экономики, электронного правительства, цифровой трансформации судебных органов и органов прокуратуры, а также в реализации государственной политики в области информационной безопасности. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18194-4</t>
   </si>
   <si>
     <t>(32.81+67)я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.04.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ И ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ИНФОРМАЦИОННОЙ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Полякова Т. А., Стрельцов А. А., Чубукова С. Г., Ниесов В. А. ; Под ред. Поляковой Т. А., Стрельцова А. А.</t>
   </si>