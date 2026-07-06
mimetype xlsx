--- v2 (2026-05-13)
+++ v3 (2026-07-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>14.05.2026</t>
+    <t>07.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -169,66 +169,66 @@
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>18.04.2024</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ И ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ИНФОРМАЦИОННОЙ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Полякова Т. А., Стрельцов А. А., Чубукова С. Г., Ниесов В. А. ; Под ред. Поляковой Т. А., Стрельцова А. А.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Административное право</t>
   </si>
   <si>
-    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. Задача настоящего учебного курса — приобретение студентами как общих знаний в области правового и организационного обеспечения информационной безопасности, так и изучение вопросов, связанных с формированием и реализацией государственной политики в этой сфере, а также получение магистрами более углубленных знаний в области информационной безопасности, проблем международной информационной безопасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, будет полезен для аспирантов, преподавателей юридических и экономических высших учебных заведений, юридических и экономических факультетов университетов.</t>
+    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем.</t>
   </si>
   <si>
     <t>978-5-534-19108-0</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ И ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ИНФОРМАЦИОННОЙ БЕЗОПАСНОСТИ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Полякова Т. А., Стрельцов А. А., Чубукова С. Г., Ниесов В. А. ; Отв. ред. Полякова Т. А., Стрельцов А. А.</t>
   </si>
   <si>
-    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. Задача настоящего учебного курса — приобретение студентами как общих знаний в области правового и организационного обеспечения информационной безопасности, так и изучение вопросов, связанных с формированием и реализацией государственной политики в этой сфере, а также получение магистрами более углубленных знаний в области информационной безопасности, проблем международной информационной безопасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В издании изложены общие теоретический и методологический подходы к формированию правового и организационного обеспечений информационной безопасности человека, общества и государства. Подробно освещены основные институты правового обеспечений информационной безопасности: правовые режимы защиты информации, государственной, служебной и коммерческой тайн, персональных данных, юридической ответственности за правонарушения в области информационной безопасности, а также структура организационного обеспечения информационной безопасности. Рассмотрены проблемы формирования правового режима международной информационной безопасности. Значительное внимание уделено организационным аспектам управления защитой информационных систем. .</t>
   </si>
   <si>
     <t>978-5-534-19107-3</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>