--- v3 (2026-07-06)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>07.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>