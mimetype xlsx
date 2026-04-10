--- v1 (2026-02-17)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>17.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>