--- v2 (2026-04-10)
+++ v3 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>10.04.2026</t>
+    <t>27.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Курс «Историческая география античного мира» является своего рода связующим звеном между курсами «Историческая география Древнего Востока» и «Историческая география Средневековья». Настоящий курс, в основе которого лежит многолетний опыт преподавательской работы автора, предлагает вниманию учащихся систематический обзор исторической географии греко-римской ойкумены — Африки, Балканского полуострова, Малой Азии, Восточного и Западного Средиземноморья, а также Северо-Западной Европы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для преподавателей и студентов исторических специальностей, а также всех интересующихся историей Античности.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14017-0</t>
   </si>
   <si>
     <t>63.2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.10.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ДРЕВНЕГО МИРА. ДРЕВНИЙ РИМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Всемирная история</t>
   </si>
   <si>
-    <t>История Древнего Рима представляет собой заключительный, финальный этап древней истории Средиземноморья. Цель освоения данной дисциплины заключается в формировании у студентов целостного представления о путях исторического развития древнеримского общества и государства. Автор стремился показать общие закономерности и специфические черты этого развития в контексте исторических процессов, протекавших в античном Средиземноморье. Дисциплина «История Древнего Рима» является составной частью курса всемирной истории, а именно его раздела, предметом которого является изучение истории древних цивилизаций. Дисциплина читается на первом курсе бакалавриата. Традиционно «История Древнего Рима», следуя за «Историей Древнего Востока» и «Историей Древней Греции», завершает изучение цикла под названием «История Древнего мира». Настоящий учебник, в основе которого лежит многолетний опыт преподавательской и научной работы автора, предлагает вниманию обучающихся ситематическое изложение истории Древнего Рима от зарождения древнеримской цивилизации до падения Западной Римской империи. Структура учебника состоит из 18 тематических глав, снабженных примечаниями, а также помещенными в конце вопросами и заданиями для закрепления материала, включая выдержки из письменных источников, и библиографического списка.</t>
+    <t>Настоящий учебник, в основе которого лежит многолетний опыт преподавательской и научной работы автора, предлагает вниманию обучающихся ситематическое изложение истории Древнего Рима от зарождения древнеримской цивилизации до падения Западной Римской империи. Структура учебника состоит из 18 тематических глав, снабженных примечаниями, а также помещенными в конце вопросами и заданиями для закрепления материала, включая выдержки из письменных источников, и библиографического списка.</t>
   </si>
   <si>
     <t>978-5-534-00262-1</t>
   </si>
   <si>
     <t>6303(0)32я73</t>
   </si>
   <si>
     <t>19.02.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ ДРЕВНЕГО МИРА. ДРЕВНЯЯ ГРЕЦИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий учебник — результат более чем 20-летнего опыта педагогической, научно-исследовательской и издательской деятельности автора. Книга представляет современный уровень научных знаний об истории Древней Греции III—I тыс. до н. э. Свой труд автор посвятил той эпохе, к которой восходят истоки современной европейской цивилизации. Оттуда берут свое начало государственность и право, письменность и культура, наука и образование, генезис и дальнейшее поступательное развитие которых на европейском континенте насчитывают не одно тысячелетие. Учебник предлагает вниманию читателей систематическое изложение истории Древней Греции от зарождения государственности на Крите до завоевания Римом эллинистических государств. В книге автор стремился показать общие закономерности и специфические черты развития древнегреческой цивилизации в контексте исторических процессов, протекавших в древнем Средиземноморье в III—I тыс. до н. э.</t>
   </si>
   <si>
     <t>978-5-534-10010-5</t>
   </si>
   <si>
     <t>63.3(0)3я73</t>
   </si>
 </sst>
 </file>
 