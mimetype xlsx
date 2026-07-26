--- v3 (2026-05-26)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>27.05.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>