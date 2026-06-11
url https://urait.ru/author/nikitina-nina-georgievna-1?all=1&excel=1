--- v2 (2026-03-04)
+++ v3 (2026-06-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>04.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,165 +130,168 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>22.11.2023</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ 5-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Никитина Н. Г., Борисов А. Г., Хаханина Т. И. ; Под ред. Никитиной Н.Г.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
-[...2 lines deleted...]
-    <t>В курсе изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды.</t>
+    <t>Общая химия</t>
+  </si>
+  <si>
+    <t>В издании изложены основные понятия аналитической химии, особенности качественного и количественного анализа. В результате изучения дисциплины студенты должны овладеть комплексом фундаментальных знаний в области теории и практики методов анализа и уметь выбрать оптимальные методы анализа при контроле загрязнений окружающей среды. Наряду с описанием методик анализа приводятся контрольные вопросы и задачи к главам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18102-9</t>
   </si>
   <si>
     <t>24.4я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИТИЧЕСКАЯ ХИМИЯ И ФИЗИКО-ХИМИЧЕСКИЕ МЕТОДЫ АНАЛИЗА 5-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>В учебнике изложены основные понятия аналитической химии, особенности химического качественного и количественного анализа. Он содержит большой набор лабораторных работ от самых простых до специальных, поэтому может быть рекомендован не только бакалаврам, но и студентам и аспирантам, занимающимися анализом новейших материалов электронной техники, анализом чистых веществ, химическим мониторингом объектов окружающей среды. Студенты узнают существо реакций и процессов, используемых в аналитической химии, принципы, области и возможности использования основных методов химического и физико-химического анализа. Книга позволит овладеть метрологическими основами анализа, экспериментальными навыками выполнения анализа, методами статистической обработки экспериментальных данных, методологией выбора методов анализа и навыками их применения, приобрести умения выбирать оптимальные условия анализа, проводить химические расчеты.</t>
   </si>
   <si>
     <t>978-5-534-18193-7</t>
   </si>
   <si>
     <t>24.4я73</t>
   </si>
   <si>
     <t>09.06.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ. ХИМИЯ ЭЛЕМЕНТОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Никитина Н. Г., Гребенькова В. И.</t>
   </si>
   <si>
-    <t>Курс поможет студентам сформировать адекватную современному уровню знаний научную картину мира на основе знания законов химии, состава и строения вещества, химических и физико-химических свойств элементов и соединений. В первой части рассмотрены основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений. Вторая часть курса посвящена химии s-, р-, d-элементов. Каждая тема содержит характеристику подгруппы, физические и химические свойства простых веществ и их соединений, сведения об их получении, применении, токсичности и экологической опасности.</t>
+    <t>Учебник поможет студентам сформировать адекватную современному уровню знаний научную картину мира на основе знания законов химии, состава и строения вещества, химических и физико-химических свойств элементов и соединений. В первой части рассмотрены основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений. Вторая часть учебника посвящена химии s-, р-, d-элементов. Каждая глава содержит характеристику подгруппы, физические и химические свойства простых веществ и их соединений, сведения об их получении, применении, токсичности и экологической опасности.</t>
   </si>
   <si>
     <t>978-5-534-17998-9</t>
   </si>
   <si>
     <t>24.2я72</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>30.05.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ: ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс поможет студентам сформировать адекватную современному уровню знаний научную картину мира на основе знания законов химии, состава и строения вещества, химических и физико-химических свойств элементов и соединений. В курсе рассмотрены основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений.</t>
+    <t>Курс поможет студентам сформировать адекватную современному уровню знаний научную картину мира на основе знания законов химии, состава и строения вещества, химических и физико-химических свойств элементов и соединений. Вкурсе рассмотрены основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений.</t>
   </si>
   <si>
     <t>978-5-534-19352-7</t>
   </si>
   <si>
     <t>25.05.2017</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ: ТЕОРЕТИЧЕСКИЕ ОСНОВЫ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Учебник поможет студентам сформировать адекватную современному уровню знаний научную картину мира на основе знания законов химии, состава и строения вещества, химических и физико-химических свойств элементов и соединений. В первой части рассмотрены основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений. Вторая часть учебника посвящена химии s-, р-, d-элементов. Каждая глава содержит характеристику подгруппы, физические и химические свойства простых веществ и их соединений, сведения об их получении, применении, токсичности и экологической опасности. Учебник содержит образцы решения задач, контрольные вопросы и тесты. В Приложениях приведены все необходимые вспомогательные сведения. Для лучшего усвоения материала в учебник включен обширный лабораторный практикум. Лабораторные работы содержат индивидуальные задания с элементами научного исследования, проведением количественных расчетов и оценкой погрешности определений.</t>
+    <t>Курс предназначен для студентов, изучающих общую и неорганическую химию. В курсе рассмотрены теоретические основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений. Приведенные лабораторные работы с индивидуальными заданиями полезны для закрепления знаний и выработки практических навыков, а также для освоения приемов работы с получаемыми данными. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-16280-6</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>ОБЩАЯ И НЕОРГАНИЧЕСКАЯ ХИМИЯ: ХИМИЯ ЭЛЕМЕНТОВ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
+    <t>Учебник предназначен для студентов, изучающих общую и неорганическую химию. В первой части курса рассмотрены теоретические основы химической термодинамики, кинетики, свойства растворов, теория строения атома и химической связи, окислительно-восстановительные реакции и электрохимические процессы, свойства комплексных соединений. Во второй части учебника рассмотрены свойства элементов и их соединений, их получение, применение, токсичность и экологическая опасность. Каждая глава учебника сопровождается контрольными вопросами и тестовыми заданиями. Приведенные лабораторные работы с индивидуальными заданиями полезны для закрепления знаний и выработки практических навыков, а также для освоения приемов работы с получаемыми данными. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+  </si>
+  <si>
     <t>978-5-534-16281-3</t>
   </si>
   <si>
     <t>02.02.2017</t>
   </si>
   <si>
     <t>ХИМИЧЕСКИЕ ОСНОВЫ ЭКОЛОГИИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Хаханина Т. И., Никитина Н. Г., Петухов И. Н.</t>
   </si>
   <si>
     <t>Экология</t>
   </si>
   <si>
-    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. После изучения курса студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы. После каждой главы приведены контрольные вопросы для самопроверки.</t>
+    <t>В учебнике изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены происхождение и эволюция Вселенной и Земли, проблемы загрязнения биосферы по разделам: гидросфера, атмосфера, озоновые дыры, кислотные дожди, бионеорганическая химия ионов металлов, деградация почв, радионуклиды, последствия и возможные методы решения проблемы. Студенты будут владеть методами химического и экологического мониторинга объектов окружающей среды, а также уметь прогнозировать возможное негативное воздействие современных технологий на экосистемы.</t>
   </si>
   <si>
     <t>978-5-534-05033-2</t>
   </si>
   <si>
     <t>28.081.1я723</t>
   </si>
   <si>
     <t>ХИМИЯ ОКРУЖАЮЩЕЙ СРЕДЫ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>В издании изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
+    <t>Изложены основные закономерности функционирования экологических систем и биосферы в целом. Рассмотрены проблемы загрязнения биосферы по разделам: происхождение и эволюция Земли, гидросфера, атмосфера, озоновые дыры в атмосфере, кислотные дожди, последствия и возможные методы решения проблемы, антропогенные воздействия токсичных веществ и химических элементов, радионуклиды и их воздействие на окружающую среду.</t>
   </si>
   <si>
     <t>978-5-534-00029-0</t>
   </si>
   <si>
     <t>28.081.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1277,201 +1280,201 @@
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1319.0</v>
       </c>
       <c r="M10" s="9">
         <v>1449.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y10" s="8">
         <v>0.389</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584843</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>233</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1059.0</v>
       </c>
       <c r="M11" s="9">
         <v>1159.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y11" s="8">
         <v>0.321</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582532</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>233</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1059.0</v>
       </c>
       <c r="M12" s="9">
         <v>1159.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>56</v>
       </c>
       <c r="Y12" s="8">
         <v>0.321</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>