--- v3 (2026-06-11)
+++ v4 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>11.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>