--- v4 (2026-07-26)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -909,54 +909,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>451</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -979,54 +979,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>451</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2319.0</v>
+        <v>2439.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2549.0</v>
+        <v>2679.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1049,54 +1049,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>304</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1449.0</v>
+        <v>1519.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>199</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>929.0</v>
+        <v>979.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1019.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>199</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>929.0</v>
+        <v>979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>1019.0</v>
+        <v>1079.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="B10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>304</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1319.0</v>
+        <v>1379.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1449.0</v>
+        <v>1519.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>68</v>
       </c>
@@ -1329,54 +1329,54 @@
       <c r="B11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>233</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1059.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>74</v>
       </c>
@@ -1399,54 +1399,54 @@
       <c r="B12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>233</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
-        <v>1059.0</v>
+        <v>1109.0</v>
       </c>
       <c r="M12" s="9">
-        <v>1159.0</v>
+        <v>1219.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>72</v>
       </c>
       <c r="S12" s="6" t="s">
         <v>77</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>78</v>
       </c>