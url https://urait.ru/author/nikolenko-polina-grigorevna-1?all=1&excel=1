--- v0 (2026-02-21)
+++ v1 (2026-04-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>21.02.2026</t>
+    <t>14.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -283,51 +283,51 @@
   <si>
     <t>978-5-534-16520-3</t>
   </si>
   <si>
     <t>31.08.2020</t>
   </si>
   <si>
     <t>ПРЕДПРИНИМАТЕЛЬСКАЯ ДЕЯТЕЛЬНОСТЬ В СФЕРЕ ГОСТИНИЧНОГО БИЗНЕСА : АДМИНИСТРИРОВАНИЕ ОТЕЛЯ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Материал курса соответствует программе одноименной дисциплины. Рассмотрены основные вопросы администрирования отеля: общие задачи современного администрирования в индустрии гостеприимства, кадровое администрирование и миграционный учет в отеле, финансовое и налоговое администрирование в отельном бизнесе и др. Для подготовки к занятиям и проверки знаний по каждой теме предложены теоретические сведения, контрольные задания различных форматов, вопросы для самостоятельного изучения. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, аспирантов и преподавателей экономических факультетов ссузов, а также специалистов и работников, занятых в гостинично-ресторанной сфере.</t>
   </si>
   <si>
     <t>978-5-534-16405-3</t>
   </si>
   <si>
     <t>65.433я723</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Отраслевой менеджмент</t>
+    <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17570-7</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17625-4</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКОЕ ОСНАЩЕНИЕ ГОСТИНИЧНЫХ И РЕСТОРАННЫХ КОМПЛЕКСОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Николенко П. Г., Шамин Е. А., Фролова А. Е.</t>
   </si>