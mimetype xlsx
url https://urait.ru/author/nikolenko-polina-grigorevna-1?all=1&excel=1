--- v1 (2026-04-14)
+++ v2 (2026-06-15)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
-[...1 lines deleted...]
-    <t>14.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+  <si>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,74 +163,71 @@
   <si>
     <t>978-5-534-16404-6</t>
   </si>
   <si>
     <t>65.433я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.10.2022</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ УЧЕТ В ОРГАНИЗАЦИЯХ ОБЩЕСТВЕННОГО ПИТАНИЯ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Николенко П. Г., Терехов А. М.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого учета в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому учету, который опирается на интеграцию экономических знаний при принятии управленческих решений. Содержание соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Предназначено для студентов высших учебных заведений, обучающихся по направлению подготовки 19.03.04 «Технология продукции и организация общественного питания», а также преподавателей, сотрудников предприятий индустрии питания.</t>
+    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого и финансового учетов в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому и финансовому учетам, которое опирается на интеграцию экономических знаний при принятии управленческих решений.</t>
   </si>
   <si>
     <t>978-5-534-15737-6</t>
   </si>
   <si>
     <t>65.052.21я73</t>
   </si>
   <si>
     <t>02.11.2022</t>
   </si>
   <si>
     <t>БУХГАЛТЕРСКИЙ УЧЕТ В ОРГАНИЗАЦИЯХ ОБЩЕСТВЕННОГО ПИТАНИЯ 3-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе «Бухгалтерский управленческий учет в организациях общественного питания» рассматриваются основные вопросы организации и ведения бухгалтерского управленческого и финансового учетов в организациях общественного питания, представлена характеристика основных приемов и методов управленческого учета, применяемых в условиях современной российской экономики. Предложены подробные планы практических занятий, даны примеры задач, задания для самостоятельного выполнения и вопросы для обсуждения. Тематика вопросов практических занятий нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к бухгалтерскому управленческому и финансовому учетам, которое опирается на интеграцию экономических знаний при принятии управленческих решений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Предназначено для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлению подготовки «Технология продукции и организация общественного питания», а также преподавателей, сотрудников предприятий индустрии питания.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-15892-2</t>
   </si>
   <si>
     <t>65.052.21я723</t>
   </si>
   <si>
     <t>28.08.2023</t>
   </si>
   <si>
     <t>ГОСТИНИЧНАЯ ИНДУСТРИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Николенко П. Г., Шамин Е. А., Клюева Ю. С.</t>
   </si>
   <si>
     <t>Экономика в отдельных отраслях</t>
   </si>
   <si>
     <t>В учебнике представлены теоретические и практические вопросы по учебной дисциплине «Организация гостиничного дела». Предложена форма проведения занятий в виде интерактивных лекций-семинаров. Учебник составлен на основе источниковедческого анализа литературы по организации гостиничного дела, материалов периодической печати, монографий, авторефератов. Студентам предложены подробные теоретические сведения и видео по темам дисциплины, обозначены вопросы для обсуждения. Тематика вопросов для обсуждения нацеливает обучающихся на активизацию мыслительной деятельности, самостоятельную работу, осознанное отношение к организации гостиничного дела. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов средних специальных учебных заведений экономического профиля, преподавателей, а также сотрудников гостинично-ресторанных комплексов.</t>
   </si>
   <si>
     <t>978-5-534-17256-0</t>
   </si>
   <si>
     <t>65.432я723</t>
@@ -295,81 +292,81 @@
   <si>
     <t>978-5-534-16405-3</t>
   </si>
   <si>
     <t>65.433я723</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Менеджмент в отдельных отраслях</t>
   </si>
   <si>
     <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля. Содержание курса соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17570-7</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ ГОСТИНИЧНОЙ ДЕЯТЕЛЬНОСТИ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
+    <t>В курсе «Проектирование гостиничной деятельности» изложены темы аудиторных (контактных) занятий по одноименной дисциплине. Рассмотрены вопросы функционирования гостиничного хозяйства, управления ассортиментом в гостиничной деятельности, проектирования организационно-управленческой структуры, обеспечения безопасности в гостиничной деятельности и многие другие. Для закрепления материала предложены вопросы и задания для самоконтроля, тестовые задания. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
   </si>
   <si>
     <t>978-5-534-17625-4</t>
   </si>
   <si>
     <t>31.03.2021</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКОЕ ОСНАЩЕНИЕ ГОСТИНИЧНЫХ И РЕСТОРАННЫХ КОМПЛЕКСОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Николенко П. Г., Шамин Е. А., Фролова А. Е.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В курсе «Техническое оснащение гостиничных и ресторанных комплексов» изложены темы аудиторных (контактных) занятий одноименной дисциплины. Рассмотрены вопросы, связанные с техническим оснащением инфраструктурных объектов индустрии гостеприимства. Описана сложнейшая инженерная система обеспечения гостинично-ресторанного комплекса: водоснабжения, канализационная, теплоснабжения, кондиционирования, энергоснабжения. С позиций нормативно-правовой базы и эргономики представлено техническое оснащение жилой, общественной зон гостинично-ресторанных комплексов. Кратко освещено техническое оснащение дестинаций общественного питания. Для закрепления знаний по темам предложены задания и вопросы для обсуждения.</t>
+    <t>В учебнике и практикуме «Техническое оснащение гостиничных и ресторанных комплексов» изложены темы аудиторных (контактных) занятий одноименной дисциплины. Рассмотрены вопросы, связанные с техническим оснащением инфраструктурных объектов индустрии гостеприимства. Описана сложнейшая инженерная система обеспечения гостинично-ресторанного комплекса: водоснабжения, канализационная, теплоснабжения, кондиционирования, энергоснабжения. С позиций нормативно-правовой базы и эргономики представлено техническое оснащение жилой, общественной зон гостинично-ресторанных комплексов. Кратко освещено техническое оснащение дестинаций общественного питания. Для закрепления знаний по темам предложены задания и вопросы для обсуждения. Содержание учебника и практикума соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-14187-0</t>
   </si>
   <si>
     <t>20.08.2021</t>
   </si>
   <si>
     <t>ТЕХНИЧЕСКОЕ ОСНАЩЕНИЕ ГОСТИНИЧНЫХ И РЕСТОРАННЫХ КОМПЛЕКСОВ. Учебник для СПО</t>
   </si>
   <si>
-    <t>В курсе «Техническое оснащение гостиничных и ресторанных комплексов» изложены темы аудиторных (контактных) занятий одноименной дисциплины. Рассмотрены вопросы, связанные с техническим оснащением инфраструктурных объектов индустрии гостеприимства. Описана сложнейшая инженерная система обеспечения гостинично-ресторанного комплекса: водоснабжения, канализации, теплоснабжения, кондиционирования, энергоснабжения. С позиций нормативно-правовой базы и эргономики представлено техническое оснащение жилой, общественной зон гостинично-ресторанных комплексов. Кратко освещено техническое оснащение дестинаций общественного питания. Для закрепления знаний по темам предложены вопросы для самопроверки и обсуждения, а также задания практикума. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по экономическим направлениям, преподавателей, а также специалистов гостиничного дела.</t>
+    <t>В курсе «Техническое оснащение гостиничных и ресторанных комплексов» изложены темы аудиторных (контактных) занятий одноименной дисциплины. Рассмотрены вопросы, связанные с техническим оснащением инфраструктурных объектов индустрии гостеприимства. Описана сложнейшая инженерная система обеспечения гостинично-ресторанного комплекса: водоснабжения, канализации, теплоснабжения, кондиционирования, энергоснабжения. С позиций нормативно-правовой базы и эргономики представлено техническое оснащение жилой, общественной зон гостинично-ресторанных комплексов. Кратко освещено техническое оснащение дестинаций общественного питания. Для закрепления знаний по темам предложены вопросы для самопроверки и обсуждения, а также задания практикума.</t>
   </si>
   <si>
     <t>978-5-534-15138-1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1145,691 +1142,691 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2199.0</v>
       </c>
       <c r="M7" s="9">
         <v>2419.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.636</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587399</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>531</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2689.0</v>
       </c>
       <c r="M8" s="9">
         <v>2959.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.763</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589618</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>154</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>609.0</v>
       </c>
       <c r="M9" s="9">
         <v>669.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X9" s="6" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Y9" s="8">
         <v>0.244</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587395</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>531</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2689.0</v>
       </c>
       <c r="M10" s="9">
         <v>2959.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.763</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>588649</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>232</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1309.0</v>
       </c>
       <c r="M11" s="9">
         <v>1439.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.401</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>588177</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>444</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2289.0</v>
       </c>
       <c r="M12" s="9">
         <v>2519.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.658</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587573</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>548</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2769.0</v>
       </c>
       <c r="M13" s="9">
         <v>3049.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.784</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>587604</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>548</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2769.0</v>
       </c>
       <c r="M14" s="9">
         <v>3049.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.784</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>588429</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>751</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L15" s="9">
         <v>3269.0</v>
       </c>
       <c r="M15" s="9">
         <v>3599.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.92</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>588648</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>751</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L16" s="9">
         <v>3269.0</v>
       </c>
       <c r="M16" s="9">
         <v>3599.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>54</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>55</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.92</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>