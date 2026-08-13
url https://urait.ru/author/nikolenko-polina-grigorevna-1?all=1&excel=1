--- v2 (2026-06-15)
+++ v3 (2026-08-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>15.06.2026</t>
+    <t>13.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>