--- v2 (2026-03-16)
+++ v3 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>16.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>