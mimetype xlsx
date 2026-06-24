--- v3 (2026-04-30)
+++ v4 (2026-06-24)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>30.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+  <si>
+    <t>24.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -175,63 +175,60 @@
   <si>
     <t>АКТУАЛЬНЫЕ ПРОБЛЕМЫ СОВРЕМЕННОЙ РУСИСТИКИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>, Колесникова С. М. [и др.] ; Отв. ред. Колесникова С. М.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Курс «Актуальные проблемы современной русистики» состоит из 3-х книг, в которых рассматриваются новые направления в лингвистической науке, дается многоаспектный анализ важнейших концептуальных понятий, образующих ценностную парадигму русской картины мира и текстового пространства, являющегося характеристикой языковой личности. В настоящем курсе описаны актуальные вопросы всех уровней современного русского языка, с учетом специфики языковой системы. Курс направлен на формирование у студентов профессионального подхода к оценке состояния русской лингвистики, а также навыков самостоятельной научно-исследовательской работы. Данный курс в настоящее время очень востребован на всех ступенях вузовской подготовки специалистов-филологов, студентов академического бакалавриата, магистратуры. Курс полезен преподавателям, молодым исследователям и ученым-лингвистам.</t>
   </si>
   <si>
     <t>978-5-534-19011-3</t>
   </si>
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 1. ФОНЕТИКА. ОРФОГРАФИЯ. ЛЕКСИКОЛОГИЯ. СЛОВООБРАЗОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Колесниковой С. М.</t>
   </si>
   <si>
-    <t>Курс поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Курс содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
+    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы.</t>
   </si>
   <si>
     <t>978-5-534-12640-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>81.2Ря73</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 3. СИНТАКСИС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12637-2, 978-5-534-12638-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1077,57 +1074,57 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1629.0</v>
       </c>
       <c r="M8" s="9">
         <v>1789.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.485</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>