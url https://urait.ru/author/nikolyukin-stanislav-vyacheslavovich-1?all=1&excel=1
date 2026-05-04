--- v1 (2026-03-17)
+++ v2 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
-    <t>17.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>