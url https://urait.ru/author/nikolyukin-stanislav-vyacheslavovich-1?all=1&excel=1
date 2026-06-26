--- v2 (2026-05-04)
+++ v3 (2026-06-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
-[...1 lines deleted...]
-    <t>04.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+  <si>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,93 +181,90 @@
   <si>
     <t>22.01.2024</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике и практикуме рассмотрены: понятие жилищного права; жилищное законодательство; жилищные правоотношения; жилищный фонд; особенности перевода жилого помещения в нежилое и нежилого помещения в жилое, переустройства и перепланировки жилого помещения; особенности права собственности и других вещных прав на жилое помещение; сущность социального найма жилого помещения, особенности осуществления и защиты жилищных прав и др.</t>
   </si>
   <si>
     <t>978-5-534-18706-9</t>
   </si>
   <si>
     <t>67.404.2я723</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе и практикуме рассмотрены: понятие жилищного права; жилищное законодательство; жилищные правоотношения; жилищный фонд; особенности перевода жилого помещения в нежилое и нежилого помещения в жилое, переустройства и перепланировки жилого помещения; особенности права собственности и других вещных прав на жилое помещение; сущность социального найма жилого помещения, особенности осуществления и защиты жилищных прав и др. Курс подготовлен в соответствии с Федеральным государственным образовательным стандартом высшего образования по направлению подготовки «Юриспруденция» на основе жилищного законодательства и правоприменительной практики. Для студентов-бакалавров, преподавателей и всех интересующихся жилищным правом.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18707-6</t>
   </si>
   <si>
     <t>67.404.2я73</t>
   </si>
   <si>
     <t>15.01.2024</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Данное издание представляет собой сборник из 140 задач с решениями по различным сферам жилищного права. В основе содержания задач лежат конкретные спорные ситуации, которые рассматривались судами общей юрисдикции. Практические задачи распределены по 12 основным разделам в соответствии со структурой Жилищного кодекса РФ от 29 декабря 2004 г. № 188-ФЗ (жилые помещения; переустройство и перепланировка жилого помещения; право собственности на жилое помещение; договор социального найма на жилое помещение; договоры с жилыми помещениями; специализированный жилищный фонд; жилищные кооперативы; товарищества собственников жилья; капитальный ремонт жилых помещений; плата за жилое помещение и коммунальные услуги; управление многоквартирными домами; наследование жилых помещений) и дополнительному факультативному разделу. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям; практикующих юристов, судей и всех интересующихся жилищным правом и жилищными спорами.</t>
+    <t>Данное издание представляет собой сборник из 140 задач с решениями по различным сферам жилищного права. В основе содержания задач лежат конкретные спорные ситуации, которые рассматривались судами общей юрисдикции. Практические задачи распределены по 12 основным разделам в соответствии со структурой Жилищного кодекса РФ от 29 декабря 2004 г. № 188-ФЗ (жилые помещения; переустройство и перепланировка жилого помещения; право собственности на жилое помещение; договор социального найма на жилое помещение; договоры с жилыми помещениями; специализированный жилищный фонд; жилищные кооперативы; товарищества собственников жилья; капитальный ремонт жилых помещений; плата за жилое помещение и коммунальные услуги; управление многоквартирными домами; наследование жилых помещений) и дополнительному факультативному разделу. Для студентов высших учебных заведений, обучающихся по юридическим направлениям; практикующих юристов, судей и всех интересующихся жилищным правом и жилищными спорами.</t>
   </si>
   <si>
     <t>978-5-534-17433-5</t>
   </si>
   <si>
     <t>ЖИЛИЩНОЕ ПРАВО. ПРАКТИКУМ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Данное учебное пособие представляет собой сборник из 150 задач с решениями по различным сферам жилищного права. В основе содержания задач лежат конкретные спорные ситуации, которые рассматривались судами общей юрисдикции. Книга поможет студентам научиться анализировать, толковать и правильно применять жилищно-правовые нормы и давать квалифицированные юридические заключения и консультации по вопросам жилищного права.</t>
   </si>
   <si>
     <t>978-5-534-17416-8</t>
   </si>
   <si>
     <t>12.03.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ГОСУДАРСТВА И ПРАВА. XX ВЕК— НАЧАЛО XXI ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П., Николюкина С.В.</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>В курсе освещается развитие отечественного государства и права начиная с формирования Древнерусского государства до наших дней. Рассматриваются общественный и государственный строй, состав, порядок формирования и механизм деятельности органов власти и управления, правовая система, законодательство, организация судебной системы на разных этапах отечественной истории государства и права. Особое внимание уделяется реформам в различных областях государственного строительства. Дается характеристика ключевых законов и иных нормативных правовых актов.</t>
+    <t>В учебнике освещается развитие отечественного государства и права начиная с формирования Древнерусского государства до наших дней. Рассматриваются общественный и государственный строй, состав, порядок формирования и механизм деятельности органов власти и управления, правовая система, законодательство, организация судебной системы на разных этапах отечественной истории государства и права. Особое внимание уделяется реформам в различных областях государственного строительства. Дается характеристика ключевых законов и иных нормативных правовых актов. Издание отличает последовательность, логичность и аргументированность теоретических выводов, наглядность и наличие практических примеров.</t>
   </si>
   <si>
     <t>978-5-534-17615-5</t>
   </si>
   <si>
     <t>67.1я73</t>
   </si>
   <si>
     <t>13.05.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ГОСУДАРСТВА И ПРАВА. ХХ ВЕК — НАЧАЛО ХХI ВЕКА. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-17617-9</t>
   </si>
   <si>
     <t>67.1я723</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ГОСУДАРСТВА И ПРАВА. Х—XIX ВЕКА. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17610-0</t>
   </si>
@@ -286,84 +283,81 @@
   <si>
     <t>Альбов А. П., Николюкин С. В.</t>
   </si>
   <si>
     <t>Наследственное право</t>
   </si>
   <si>
     <t>Наследственное право является одной из важных и востребованных подотраслей гражданского права, с точки зрения как теории, так и практики. В учебнике рассмотрены такие вопросы наследственного права, как общие положения о наследовании, права и обязанности субъектов наследственных правоотношений, открытие наследства и призвание к наследованию, наследование по завещанию и по закону и т.д. Для закрепления теоретического материала в структуру учебника включены вопросы для самоконтроля, тестовые задания и списки литературы к каждой главе.</t>
   </si>
   <si>
     <t>978-5-534-11067-8</t>
   </si>
   <si>
     <t>67.404.5я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>11.06.2019</t>
   </si>
   <si>
     <t>НАСЛЕДСТВЕННОЕ ПРАВО 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Наследственное право является одной из важных и востребованных подотраслей гражданского права с точки зрения как теории, так и практики. В учебнике рассмотрены такие вопросы наследственного права, как общие положения о наследовании, права и обязанности субъектов наследственных правоотношений, открытие наследства и призвание к наследованию, наследование по завещанию и по закону и т.д. Для закрепления теоретического материала в структуру учебника включены вопросы для самоконтроля, тестовые задания и списки литературы к каждой главе.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-11856-8</t>
   </si>
   <si>
     <t>67.404.5я723</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>НЕКОММЕРЧЕСКИЕ ОРГАНИЗАЦИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Курс состоит из трех тем, каждая из которых снабжена вопросами для самоконтроля, литературой для изучения и практическими заданиями. Предназначен для обучающихся по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры). Материал курса соответствует федеральным государственным образовательным стандартам высшего образования и направлен на формирование у обучающихся необходимых общекультурных, общепрофессиональных и профессиональных компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по юридическим направлениям; преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14983-8</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ПРАВО ДЛЯ ЭКОНОМИСТОВ И МЕНЕДЖЕРОВ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Правоведение</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Издание поможет сформировать у студентов теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит практикум, включающий тестовые задания и кроссворды, которые будут полезны для студентов-бакалавров при проверке своих знаний.</t>
+    <t>Издание поможет сформировать теоретические знания об основных категориях и отраслях права РФ, социальной ценности системы права как наиболее эффективного способа упорядочения общественных отношений; повысит уровень их правосознания; сформирует представления о предмете, субъектах, объектах правоотношений в различных отраслях права, а также в области правового регулирования экономики и менеджмента. Учебник содержит тестовые задания и кроссворды.</t>
   </si>
   <si>
     <t>978-5-534-16690-3</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>28.04.2020</t>
   </si>
   <si>
     <t>ПРАВОВОЕ ОБЕСПЕЧЕНИЕ ПРОФЕССИОНАЛЬНОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В учебнике раскрываются основные категории и отрасли права Российской Федерации, социальная ценность системы права как наиболее эффективного способа упорядочения общественных отношений. Учебник состоит из трех частей. В Общей части излагаются теоретико-правовые основы знаний о государстве и праве. Особенная часть посвящена основам следующих отраслей права: конституционное право, административное право, трудовое право, гражданское право, семейное право, налоговое право, финансовое право, уголовное право и экологическое право. В практикум включены тестовые задания и кроссворды, которые будут полезны для студентов при проверке своих знаний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, преподавателей неюридических ссузов и факультетов, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-16691-0</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
   <si>
     <t>30.08.2021</t>
   </si>
@@ -424,69 +418,69 @@
   <si>
     <t>978-5-534-16843-3</t>
   </si>
   <si>
     <t>26.04.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П.</t>
   </si>
   <si>
     <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права в процессе подготовки юристов в высших учебных заведениях. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-17789-3</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки.</t>
   </si>
   <si>
     <t>978-5-534-17790-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-17791-6</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права».</t>
   </si>
   <si>
     <t>978-5-534-17792-3</t>
   </si>
   <si>
     <t>04.06.2021</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ЛИЦА. Учебник для вузов</t>
   </si>
   <si>
     <t>Настоящий курс подготовлен коллективом авторов кафедры гражданского права Российского государственного университета правосудия. В издании в систематизированном виде изложены особенности гражданско-правового положения юридических лиц отдельных организационно-правовых форм, типов и видов, а также юридических лиц, созданных для осуществления деятельности в определенных сферах. В конце каждой темы дается список вопросов для самоконтроля и литература для самостоятельного изучения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и направлен на формирование у обучающихся необходимых компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры), преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14660-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
@@ -1344,1457 +1338,1457 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1499.0</v>
       </c>
       <c r="M8" s="9">
         <v>1649.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.452</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>598861</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>275</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1509.0</v>
       </c>
       <c r="M9" s="9">
         <v>1659.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.453</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>598862</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>275</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1509.0</v>
       </c>
       <c r="M10" s="9">
         <v>1659.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.453</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>584710</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>272</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1489.0</v>
       </c>
       <c r="M11" s="9">
         <v>1639.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S11" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.45</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584712</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>272</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1489.0</v>
       </c>
       <c r="M12" s="9">
         <v>1639.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S12" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.45</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584709</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>219</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1249.0</v>
       </c>
       <c r="M13" s="9">
         <v>1369.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S13" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.385</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584711</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>219</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1249.0</v>
       </c>
       <c r="M14" s="9">
         <v>1369.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S14" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.385</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>585159</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E15" s="6" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>184</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>869.0</v>
       </c>
       <c r="M15" s="9">
         <v>959.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R15" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="X15" s="6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Y15" s="8">
         <v>0.273</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>585200</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E16" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>184</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>869.0</v>
       </c>
       <c r="M16" s="9">
         <v>959.0</v>
       </c>
       <c r="N16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="S16" s="6" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="Y16" s="8">
         <v>0.273</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
         <v>588437</v>
       </c>
       <c r="B17" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
         <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>223</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>1269.0</v>
       </c>
       <c r="M17" s="9">
         <v>1399.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="T17" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="V17" s="6"/>
       <c r="W17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X17" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y17" s="8">
         <v>0.39</v>
       </c>
       <c r="Z17" s="6"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="8">
         <v>583176</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="E18" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="8">
         <v>2026</v>
       </c>
       <c r="J18" s="8">
         <v>425</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="9">
         <v>2199.0</v>
       </c>
       <c r="M18" s="9">
         <v>2419.0</v>
       </c>
       <c r="N18" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R18" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="T18" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="V18" s="6"/>
       <c r="W18" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="X18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y18" s="8">
         <v>0.635</v>
       </c>
       <c r="Z18" s="6"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="8">
         <v>584002</v>
       </c>
       <c r="B19" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="8">
         <v>2026</v>
       </c>
       <c r="J19" s="8">
         <v>425</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L19" s="9">
         <v>2199.0</v>
       </c>
       <c r="M19" s="9">
         <v>2419.0</v>
       </c>
       <c r="N19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q19" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R19" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="T19" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="V19" s="6"/>
       <c r="W19" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="X19" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y19" s="8">
         <v>0.635</v>
       </c>
       <c r="Z19" s="6"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="8">
         <v>599020</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="8">
         <v>2026</v>
       </c>
       <c r="J20" s="8">
         <v>248</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L20" s="9">
         <v>1379.0</v>
       </c>
       <c r="M20" s="9">
         <v>1519.0</v>
       </c>
       <c r="N20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R20" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="T20" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="V20" s="6"/>
       <c r="W20" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="X20" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y20" s="8">
         <v>0.421</v>
       </c>
       <c r="Z20" s="6"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="8">
         <v>599019</v>
       </c>
       <c r="B21" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="8">
         <v>2026</v>
       </c>
       <c r="J21" s="8">
         <v>248</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L21" s="9">
         <v>1379.0</v>
       </c>
       <c r="M21" s="9">
         <v>1519.0</v>
       </c>
       <c r="N21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R21" s="6" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="T21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U21" s="6" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="V21" s="6"/>
       <c r="W21" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="X21" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y21" s="8">
         <v>0.421</v>
       </c>
       <c r="Z21" s="6"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="8">
         <v>588438</v>
       </c>
       <c r="B22" s="6" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E22" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="8">
         <v>2026</v>
       </c>
       <c r="J22" s="8">
         <v>321</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L22" s="9">
         <v>1719.0</v>
       </c>
       <c r="M22" s="9">
         <v>1889.0</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q22" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R22" s="6" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="T22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="V22" s="6"/>
       <c r="W22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X22" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y22" s="8">
         <v>0.509</v>
       </c>
       <c r="Z22" s="6"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="8">
         <v>583630</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="8">
         <v>2026</v>
       </c>
       <c r="J23" s="8">
         <v>219</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L23" s="9">
         <v>1249.0</v>
       </c>
       <c r="M23" s="9">
         <v>1369.0</v>
       </c>
       <c r="N23" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q23" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R23" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="T23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="V23" s="6"/>
       <c r="W23" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="X23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y23" s="8">
         <v>0.385</v>
       </c>
       <c r="Z23" s="6"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="8">
         <v>584273</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E24" s="6" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F24" s="6"/>
       <c r="G24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="8">
         <v>2026</v>
       </c>
       <c r="J24" s="8">
         <v>162</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L24" s="9">
         <v>979.0</v>
       </c>
       <c r="M24" s="9">
         <v>1079.0</v>
       </c>
       <c r="N24" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P24" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q24" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R24" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S24" s="6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="T24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U24" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="V24" s="6"/>
       <c r="W24" s="6" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="X24" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y24" s="8">
         <v>0.316</v>
       </c>
       <c r="Z24" s="6"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="8">
         <v>584275</v>
       </c>
       <c r="B25" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F25" s="6"/>
       <c r="G25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="6"/>
       <c r="I25" s="8">
         <v>2026</v>
       </c>
       <c r="J25" s="8">
         <v>162</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L25" s="9">
         <v>979.0</v>
       </c>
       <c r="M25" s="9">
         <v>1079.0</v>
       </c>
       <c r="N25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O25" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q25" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R25" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S25" s="6" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="T25" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U25" s="6" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="V25" s="6"/>
       <c r="W25" s="6" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="X25" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y25" s="8">
         <v>0.316</v>
       </c>
       <c r="Z25" s="6"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8">
         <v>584274</v>
       </c>
       <c r="B26" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="6" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E26" s="6" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F26" s="6"/>
       <c r="G26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H26" s="6"/>
       <c r="I26" s="8">
         <v>2026</v>
       </c>
       <c r="J26" s="8">
         <v>342</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L26" s="9">
         <v>1819.0</v>
       </c>
       <c r="M26" s="9">
         <v>1999.0</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q26" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R26" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="S26" s="6" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="T26" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U26" s="6" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="V26" s="6"/>
       <c r="W26" s="6" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="X26" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y26" s="8">
         <v>0.534</v>
       </c>
       <c r="Z26" s="6"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="8">
         <v>584292</v>
       </c>
       <c r="B27" s="6" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F27" s="6"/>
       <c r="G27" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H27" s="6"/>
       <c r="I27" s="8">
         <v>2026</v>
       </c>
       <c r="J27" s="8">
         <v>342</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="9">
         <v>1819.0</v>
       </c>
       <c r="M27" s="9">
         <v>1999.0</v>
       </c>
       <c r="N27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="Q27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="T27" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="V27" s="6"/>
       <c r="W27" s="6" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="X27" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y27" s="8">
         <v>0.534</v>
       </c>
       <c r="Z27" s="6"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="8">
         <v>567590</v>
       </c>
       <c r="B28" s="6" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E28" s="6" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="F28" s="6"/>
       <c r="G28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="6"/>
       <c r="I28" s="8">
         <v>2025</v>
       </c>
       <c r="J28" s="8">
         <v>372</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L28" s="9">
         <v>1959.0</v>
       </c>
       <c r="M28" s="9">
         <v>2149.0</v>
       </c>
       <c r="N28" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q28" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="T28" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="V28" s="6"/>
       <c r="W28" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X28" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y28" s="8">
         <v>0.571</v>
       </c>
       <c r="Z28" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>