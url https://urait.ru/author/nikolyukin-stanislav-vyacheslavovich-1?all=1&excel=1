--- v3 (2026-06-26)
+++ v4 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
-    <t>26.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>