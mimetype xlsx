--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>17.03.2026</t>
+    <t>04.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>