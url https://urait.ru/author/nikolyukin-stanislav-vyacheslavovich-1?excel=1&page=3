--- v1 (2026-05-04)
+++ v2 (2026-06-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>04.05.2026</t>
+    <t>26.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,90 +133,90 @@
   <si>
     <t>26.04.2023</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОБЩАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под общ. ред. Альбова А.П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17790-9</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
     <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права в процессе подготовки юристов в высших учебных заведениях. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей юридических вузов и факультетов.</t>
   </si>
   <si>
     <t>978-5-534-17791-6</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>ТЕОРИЯ ГОСУДАРСТВА И ПРАВА. ОСОБЕННАЯ ЧАСТЬ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права». Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе рассматриваются предмет и методология теории государства и права, ее место в системе общественных и юридических наук, значение теории государства и права. В нем раскрываются основные понятия и категории этой фундаментальной юридической науки. Для закрепления материала включен практикум с интересными заданиями и кроссвордами по темам дисциплины «Теория государства и права».</t>
   </si>
   <si>
     <t>978-5-534-17792-3</t>
   </si>
   <si>
     <t>04.06.2021</t>
   </si>
   <si>
     <t>ЮРИДИЧЕСКИЕ ЛИЦА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Кулакова В.В.</t>
   </si>
   <si>
     <t>Гражданское право</t>
   </si>
   <si>
     <t>Настоящий курс подготовлен коллективом авторов кафедры гражданского права Российского государственного университета правосудия. В издании в систематизированном виде изложены особенности гражданско-правового положения юридических лиц отдельных организационно-правовых форм, типов и видов, а также юридических лиц, созданных для осуществления деятельности в определенных сферах. В конце каждой темы дается список вопросов для самоконтроля и литература для самостоятельного изучения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования и направлен на формирование у обучающихся необходимых компетенций. Подготовлено при информационной поддержке СПС «КонсультантПлюс». Для обучающихся в высших учебных заведениях по направлениям подготовки: 40.03.01 «Юриспруденция» (уровень бакалавриата) и 40.04.01 «Юриспруденция» (уровень магистратуры), преподавателей и всех интересующихся гражданским правом.</t>
   </si>
   <si>
     <t>978-5-534-14660-8</t>
   </si>
   <si>
     <t>67.404я73</t>
   </si>