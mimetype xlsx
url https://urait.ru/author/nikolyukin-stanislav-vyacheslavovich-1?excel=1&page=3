--- v2 (2026-06-26)
+++ v3 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>26.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>