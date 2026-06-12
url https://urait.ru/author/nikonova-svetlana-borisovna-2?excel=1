--- v2 (2026-04-12)
+++ v3 (2026-06-12)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,75 +160,78 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10448-6</t>
   </si>
   <si>
     <t>88.57я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.08.2018</t>
   </si>
   <si>
     <t>ЭСТЕТИКА. ИСТОРИЯ УЧЕНИЙ В 2 Ч. ЧАСТЬ 1 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Никоновой С. Б., Радеева А.Е.</t>
   </si>
   <si>
     <t>Специальные философские дисциплины</t>
   </si>
   <si>
+    <t>Действительно ли история эстетки представляет собой не серию разрозненных исторических казусов, а последовательное разворачивание эстетической проблематики? На этот вопрос и пытается ответить наше учебное пособие. Разделы книги предваряются методическим указанием о компетенциях, а все главы снабжены списком контрольных вопросов для повторения материала, списком рекомендуемой литературы — как первоисточников, так и дополнительной литературы — и возможными темами курсовых работ по рассматриваемой тематике.</t>
+  </si>
+  <si>
+    <t>978-5-534-07134-4, 978-5-534-07135-1</t>
+  </si>
+  <si>
+    <t>87.8г.я73</t>
+  </si>
+  <si>
+    <t>ЭСТЕТИКА. ИСТОРИЯ УЧЕНИЙ В 2 Ч. ЧАСТЬ 2 2-е изд., пер. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Действительно ли история эстетки представляет собой не серию разрозненных исторических казусов, а последовательное разворачивание эстетической проблематики? На этот вопрос и пытается ответить наш учебник. Разделы книги предваряются методическим указанием о компетенциях, а все главы снабжены списком контрольных вопросов для повторения материала, списком рекомендуемой литературы — как первоисточников, так и дополнительной литературы — и возможными темами курсовых работ по рассматриваемой тематике.</t>
   </si>
   <si>
-    <t>978-5-534-07134-4, 978-5-534-07135-1</t>
-[...7 lines deleted...]
-  <si>
     <t>978-5-534-07136-8, 978-5-534-07135-1</t>
   </si>
   <si>
     <t>23.03.2017</t>
   </si>
   <si>
     <t>ЭСТЕТИКА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Прозерского В.В.</t>
   </si>
   <si>
-    <t>Предлагаемая книга являет собой опыт создания учебника инновационного типа с установкой на повышение интеллектуального уровня читателя, на развитие способности мыслить, самостоятельно разбираться в весьма сложных вопросах философии и искусства. Авторы ставили перед собой задачу обрисовать панораму современного эстетического знания, показать, как эстетика решает традиционные проблемы, переходящие из века в век, и отвечает на вызовы открытий и новаций художественной культуры. Обращается внимание на то, как каждая из рассматриваемых проблем интерпретировалась в истории эстетической мысли и на каком уровне понимания она находится в современной науке. Издание адресовано студентам высших учебных заведений, обучающимся по гуманитарным направлениям.</t>
+    <t>Предлагаемая книга являет собой опыт создания учебника инновационного типа с установкой на повышение интеллектуального уровня читателя, на развитие способности мыслить, самостоятельно разбираться в весьма сложных вопросах философии и искусства. Авторы ставили перед собой задачу обрисовать панораму современного эстетического знания, показать, как эстетика решает традиционные проблемы, переходящие из века в век, и отвечает на вызовы открытий и новаций художественной культуры. Обращается внимание на то, как каждая из рассматриваемых проблем интерпретировалась в истории эстетической мысли и на каком уровне понимания она находится в современной науке.</t>
   </si>
   <si>
     <t>978-5-9916-9042-3</t>
   </si>
   <si>
     <t>87.8я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1007,131 +1010,131 @@
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1909.0</v>
       </c>
       <c r="M7" s="9">
         <v>2099.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.56</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583931</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>394</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2059.0</v>
       </c>
       <c r="M8" s="9">
         <v>2259.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.597</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">