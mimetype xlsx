--- v3 (2026-04-15)
+++ v4 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
-[...1 lines deleted...]
-    <t>15.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,72 @@
   <si>
     <t>20.02.2024</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ЭТИКА ЮРИСТА 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Носков И. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
-    <t>В курсе рассматриваются нравственные аспекты деятельности юристов, содержание юридической этики как системы теоретических знаний, мораль как социальный феномен, категории этики, характеризующие качества личности и отношения, складывающиеся между людьми в процессе их совместной жизнедеятельности, нравственное обоснование применения мер правового принуждения в борьбе со злом. Обстоятельно описаны нравственные аспекты деятельности юристов таких профессий, как судья, прокурор, адвокат, следователь и нотариус. Курс снабжен суждениями о нравственных аспектах юридической деятельности известных юристов России, осуществлявших свою деятельность до революции 1917 года, и знаменитых современных специалистов. Положения издания иллюстрируются примерами из юридической практики, фрагментами из художественной литературы, отражающими эту практику. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов юридических факультетов — будущих судей, прокуроров, адвокатов,нотариусов, работников следственных органов, а также всех, кто интересуется нравственными аспектами деятельности юристов названных выше профессий.</t>
+    <t>В учебнике рассматриваются нравственные аспекты деятельности юристов, содержание юридической этики как системы теоретических знаний, мораль как социальный феномен, категории этики, характеризующие качества личности и отношения, складывающиеся между людьми в процессе их совместной жизнедеятельности, нравственное обоснование применения мер правового принуждения в борьбе со злом. Обстоятельно описаны нравственные аспекты деятельности юристов таких профессий, как судья, прокурор, адвокат, следователь и нотариус. Книга снабжена суждениями о нравственных аспектах юридической деятельности известных юристов России, осуществлявших свою деятельность до революции 1917 года, и знаменитых современных специалистов. Положения издания иллюстрируются примерами из юридической практики, фрагментами из художественной литературы, отражающими эту практику.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18885-1</t>
   </si>
   <si>
     <t>87.74я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНАЯ ЭТИКА ЮРИСТА 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебнике рассматриваются нравственные аспекты деятельности юристов, содержание юридической этики как системы теоретических знаний, мораль как социальный феномен, категории этики, характеризующие качества личности и отношения, складывающиеся между людьми в процессе их совместной жизнедеятельности, нравственное обоснование применения мер правового принуждения в борьбе со злом. Обстоятельно описаны нравственные аспекты деятельности юристов таких профессий, как судья, прокурор, адвокат, следователь и нотариус. Книга снабжена суждениями о нравственных аспектах юридической деятельности известных юристов России, осуществлявших свою деятельность до революции 1917 года, и знаменитых современных специалистов. Положения издания иллюстрируются примерами из юридической практики, фрагментами из художественной литературы, отражающими эту практику.</t>
   </si>
   <si>
     <t>978-5-534-18884-4</t>
   </si>
   <si>
     <t>87.74я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -910,61 +907,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1569.0</v>
       </c>
       <c r="M6" s="9">
         <v>1729.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.469</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>