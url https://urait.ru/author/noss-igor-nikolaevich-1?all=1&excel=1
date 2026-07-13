--- v4 (2026-05-23)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>23.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>07.03.2025</t>
   </si>
   <si>
     <t>ПСИХОДИАГНОСТИКА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В курсе изложены основные теоретические положения общей психодиагностики, психометрические основы познания психологической реальности, основные этапы истории становления и развития психодиагностики. В курсе сделана попытка более рельефно высветить практическую направленность психодиагностики. В приложениях приведены тексты некоторых психологических методик, даны рекомендации по их использованию, а также по обработке и интерпретации полученных данных. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям и специальностям.</t>
   </si>
   <si>
     <t>978-5-534-12072-1</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>02.03.2015</t>
   </si>
   <si>
     <t>ЭКСПЕРИМЕНТАЛЬНАЯ ПСИХОЛОГИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Экспериментальная психология как учебная дисциплина и как практика психологической деятельности является наиболее трудной для усвоения отраслью психологии. Практическая работа психолога требует глубокого знания технологии исследования, без которого невозможно эффективно осуществлять психологическую деятельность. Особенность технологии психологических исследований заключается в выработке у студентов комплексного научного мышления, в котором психологическая поисковая составляющая должна сочетаться с творческой фантазией и талантом точного исследовательского контроля экспериментальной работы. Поэтому в учебнике наряду с классическими схемами экспериментальных действий предлагаются реальные образцы практических исследований автора, его коллег и учеников. Также приводятся и анализируются возможные ошибки (рефракции) экспериментальной работы, методы моделирования, сбора, регистрации и интерпретации эмпирических данных. Структура и авторский стиль изложения делают учебник понятным и полезным для читателей различного уровня подготовки.</t>
+    <t>В курсе наряду с классическими схемами экспериментальных действий предлагаются реальные образцы практических исследований автора, его коллег и учеников. Также приводятся и анализируются возможные ошибки (рефракции) экспериментальной работы, методы моделирования, сбора, регистрации и интерпретации эмпирических данных. Структура и авторский стиль изложения делают курс понятным и полезным для читателей различного уровня подготовки.</t>
   </si>
   <si>
     <t>978-5-534-02679-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>