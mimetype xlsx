--- v5 (2026-07-13)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>13.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -831,54 +831,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>299</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1619.0</v>
+        <v>1699.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1779.0</v>
+        <v>1869.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -901,54 +901,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>533</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2699.0</v>
+        <v>2829.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2969.0</v>
+        <v>3109.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -971,54 +971,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>321</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1719.0</v>
+        <v>1809.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1889.0</v>
+        <v>1989.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>53</v>
       </c>