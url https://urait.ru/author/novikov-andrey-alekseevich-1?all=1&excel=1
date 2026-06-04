--- v1 (2026-04-03)
+++ v2 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>03.04.2026</t>
+    <t>05.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,72 +133,72 @@
   <si>
     <t>12.02.2016</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНЫЕ НАВЫКИ ЮРИСТА. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Доброхотовой Е. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Адвокатура. Нотариат</t>
   </si>
   <si>
-    <t>Практикум написан в соответствии с современными государственными образовательными стандартами высшего образования, используемыми при подготовке юристов, методически целостно обеспечивает возможность проведения практических занятий, непосредственно направленных на формирование практических компетенций юристов, необходимых для работы по оказанию основных видов юридической помощи: консультирования по различным категориям дел, разработки документов правового характера, подготовки дела к рассмотрению в суде. Практикум содержит как отдельные упражнения, так и сложные сценарии коммуникативных тренингов, деловых игр, на основе которых можно успешно обучать начинающих практиков приемам и навыкам опроса (интервьюирования), ведения учетно-регистрационной документации, проведению экспертизы юридических документов, различным технологиям юридического анализа, проведению консультативной работы, а также переговорам и медиации. Практикум содержит также оригинальные комплексные ролевые игры, разработанные петербургской школой, имеющей почти 20-летний опыт клинической подготовки юристов и разработавшей целостную систему специального юридического делопроизводства, равно удовлетворяющего практическим задачам оказания квалифицированной юридической помощи и задачам контроля учебной работы студентов. Практикум дополняет одноименный учебник, созданный тем же авторским коллективом, и представляет вместе с учебником единый учебно-методический комплекс.</t>
+    <t>Практикум методически целостно обеспечивает возможность проведения практических занятий, непосредственно направленных на формирование практических компетенций юристов, необходимых для работы по оказанию основных видов юридической помощи: консультирования по различным категориям дел, разработки документов правового характера, подготовки дела к рассмотрению в суде. Практикум содержит как отдельные упражнения, так и сложные сценарии коммуникативных тренингов, деловых игр, на основе которых можно успешно обучать начинающих практиков приемам и навыкам опроса (интервьюирования), ведения учетно-регистрационной документации, проведению экспертизы юридических документов, различным технологиям юридического анализа, проведению консультативной работы, а также переговорам и медиации. Практикум дополняет одноименный учебник, созданный тем же авторским коллективом, и представляет вместе с учебником единый учебно-методический комплекс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03332-8</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>20.01.2016</t>
   </si>
   <si>
     <t>ПРОФЕССИОНАЛЬНЫЕ НАВЫКИ ЮРИСТА. Учебник для вузов</t>
   </si>
   <si>
-    <t>Авторы учебника — группа ученых классического университета, имеющих опыт работы в юридической профессии и опыт преподавания в юридической клинике СПбГУ — одной из старейших клиник России. В содержании учебника отражена одна из наиболее развитых программ клинического обучения, где наряду с универсальными профессиональными навыками — интервьюирования, консультирования, юридического анализа — студентам преподается специальное юридическое делопроизводство, а также проводятся занятия по дисциплинам специализации, позволяющие развить приобретенные базовые практические навыки. Впервые системно охарактеризовано правовое регулирование оказания бесплатной юридической помощи, нормативное основание которого только становится и имеет при этом свои особенности для юридических клиник образовательных организаций. В учебнике представлен новый взгляд на медиацию. Настоящий учебник отличается наличием особого раздела «Особенности консультирования по отдельным категориям дел и составления отдельных видов документов правового характера».</t>
+    <t>Авторы учебника — группа ученых классического университета, имеющих опыт работы в юридической профессии и опыт преподавания в юридической клинике СПбГУ — одной из старейших клиник России. В содержании учебника отражена одна из наиболее развитых программ клинического обучения, где наряду с универсальными профессиональными навыками — интервьюирования, консультирования, юридического анализа — студентам преподается специальное юридическое делопроизводство, а также проводятся занятия по дисциплинам специализации, позволяющие развить приобретенные базовые практические навыки. Впервые системно охарактеризовано правовое регулирование оказания бесплатной юридической помощи, нормативное основание которого только становится и имеет при этом свои особенности для юридических клиник образовательных организаций.</t>
   </si>
   <si>
     <t>978-5-534-03333-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>