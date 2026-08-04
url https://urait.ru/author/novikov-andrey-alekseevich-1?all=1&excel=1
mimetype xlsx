--- v2 (2026-06-04)
+++ v3 (2026-08-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>05.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>