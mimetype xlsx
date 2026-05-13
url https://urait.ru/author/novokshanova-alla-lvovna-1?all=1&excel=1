--- v2 (2026-03-26)
+++ v3 (2026-05-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>26.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+  <si>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,99 +130,102 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.07.2016</t>
   </si>
   <si>
     <t>БИОХИМИЯ ДЛЯ ТЕХНОЛОГОВ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Новокшанова А. Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Химия в отдельных отраслях</t>
   </si>
   <si>
     <t>Курс посвящен основам биохимии человека, а также биохимии пищевых продуктов (в частности, молочных). Курс содержит информацию о составе и свойствах важнейших биомолекул, об обмене веществ и основных микроэлементов в организме. Эти сведения рассматриваются с учетом новейших научных достижений и открытий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов академического и прикладного бакалавриата, изучающих курс «Биохимия» по направлению подготовки «Продукты питания животного происхождения» и профилю «Технология молока и молочных продуктов», а также для студентов, обучающихся по направлениям подготовки «Биотехнология», «Продукты питания из растительного сырья», «Технология продукции и организация общественного питания», «Стандартизация и метрология», «Технология производства и переработки сельскохозяйственной продукции», специалистов при повышении квалификации, обучении в магистратуре и аспирантуре.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20374-5</t>
   </si>
   <si>
     <t>28.072я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>БИОХИМИЯ ДЛЯ ТЕХНОЛОГОВ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс посвящен основам биохимии человека, а также биохимии пищевых продуктов (в частности, молочных), содержит информацию о составе и свойствах важнейших биомолекул, об обмене веществ и основных микроэлементов в организме. Эти сведения рассматриваются с учетом новейших научных достижений и открытий. Помимо теоретического материала в курс входит большой лабораторный практикум, включающий подробное описание сущности качественных и количественных методов исследования.</t>
   </si>
   <si>
     <t>978-5-534-20375-2</t>
   </si>
   <si>
     <t>28.072я723</t>
   </si>
   <si>
     <t>18.03.2021</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ ХИМИЯ. ТЕСТЫ. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>-</t>
+  </si>
+  <si>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>Представленные тесты подготовлены для проверки и оценки знаний учащихся, изучающих дисциплину «Органическая химия». Предназначено для студентов, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-14158-0</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>17.03.2017</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ, БИОЛОГИЧЕСКАЯ И ФИЗКОЛЛОИДНАЯ ХИМИЯ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО</t>
   </si>
   <si>
     <t>Учебное пособие посвящено сущности биохимических процессов, происходящих в животных организмах. При освоении практикума студенты получат знания о химическом составе организма, обмене веществ и энергии, научатся устанавливать связь между структурой химических соединений и процессами их превращений в животном организме, от пути их поступления до выведения из организма в виде продуктов распада. Пособие содержит приложения, которые помогут студентам лучше освоить материалы книги.</t>
   </si>
@@ -1062,344 +1065,344 @@
         <v>2025</v>
       </c>
       <c r="J7" s="8">
         <v>41</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="9" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y7" s="8">
         <v>0.055</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>584903</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>222</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1009.0</v>
       </c>
       <c r="M8" s="9">
         <v>1109.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y8" s="8">
         <v>0.31</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>585614</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>222</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1009.0</v>
       </c>
       <c r="M9" s="9">
         <v>1109.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Y9" s="8">
         <v>0.31</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>588653</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>307</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1649.0</v>
       </c>
       <c r="M10" s="9">
         <v>1809.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.492</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589195</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>307</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1649.0</v>
       </c>
       <c r="M11" s="9">
         <v>1809.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.492</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>