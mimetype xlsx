--- v3 (2026-05-13)
+++ v4 (2026-07-05)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
-[...1 lines deleted...]
-    <t>13.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,66 +232,63 @@
   <si>
     <t>978-5-534-03707-4</t>
   </si>
   <si>
     <t>24.1я73</t>
   </si>
   <si>
     <t>09.03.2017</t>
   </si>
   <si>
     <t>ОРГАНИЧЕСКАЯ, БИОЛОГИЧЕСКАЯ И ФИЗКОЛЛОИДНАЯ ХИМИЯ. ПРАКТИКУМ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-03708-1</t>
   </si>
   <si>
     <t>24.1я723</t>
   </si>
   <si>
     <t>30.06.2022</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник содержит информацию о ключевых понятиях пищевой химии, о качественных показателях пищевых продуктов, об их пищевой, биологической и энергетической ценности. В издании сформулированы определения важнейших терминов пищевой химии, таких как макро- и микронутриенты, протеины (белки), липиды (жиры), углеводы, витамины, минеральные, минорные и биологически активные вещества пищи. Описаны основные нативные вкусоароматические и красящие вещества пищевых продуктов. Информация о каждой отдельной категории нутриентов включает сведения об индивидуальных пищевых продуктах животного и растительного происхождения. Компоненты пищевых продуктов рассмотрены, во-первых, в аспекте их современных представлений о биологической роли и функциях в организме человека. И, во-вторых, с позиций технологических свойств и участия нутриентов в формировании качественных показателей продуктов. Описание соединений и пищевых систем по возможности сопровождено иллюстрациями химических связей и контактов между отдельными фазами, структурами и фрагментами молекул. Такой подход помогает понять, объяснить и прогнозировать поведение пищевых систем в технологической цепи, при хранении сырья и готовых продуктов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание представляет интерес для студентов при освоении дисциплины «Пищевая химия», а также для специалистов, имеющих отношение к производству и пищевой ценности пищевых продуктов.</t>
+    <t>Учебник содержит информацию о ключевых понятиях пищевой химии, о качественных показателях пищевых продуктов, об их пищевой, биологической и энергетической ценности. В издании сформулированы определения важнейших терминов пищевой химии, таких как макро- и микронутриенты, протеины (белки), липиды (жиры), углеводы, витамины, минеральные, минорные и биологически активные вещества пищи. Описаны основные нативные вкусоароматические и красящие вещества пищевых продуктов. Информация о каждой отдельной категории нутриентов включает сведения об индивидуальных пищевых продуктах животного и растительного происхождения. Компоненты пищевых продуктов рассмотрены, во-первых, в аспекте их современных представлений о биологической роли и функциях в организме человека. И, во-вторых, с позиций технологических свойств и участия нутриентов в формировании качественных показателей продуктов.</t>
   </si>
   <si>
     <t>978-5-534-15351-4</t>
   </si>
   <si>
     <t>36я73</t>
   </si>
   <si>
     <t>20.09.2022</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Учебник содержит информацию о ключевых понятиях пищевой химии, о качественных показателях пищевых продуктов, об их пищевой, биологической и энергетической ценности. В издании сформулированы определения важнейших терминов пищевой химии, таких как макро- и микронутриенты, протеины (белки), липиды (жиры), углеводы, витамины, минеральные, минорные и биологически активные вещества пищи. Описаны основные нативные вкусоароматические и красящие вещества пищевых продуктов. Информация о каждой отдельной категории нутриентов включает сведения об индивидуальных пищевых продуктах животного и растительного происхождения. Компоненты пищевых продуктов рассмотрены, во-первых, в аспекте их современных представлений о биологической роли и функциях в организме человека. И, во-вторых, с позиций технологических свойств и участия нутриентов в формировании качественных показателей продуктов. Описание соединений и пищевых систем по возможности сопровождено иллюстрациями химических связей и контактов между отдельными фазами, структурами и фрагментами молекул. Такой подход помогает понять, объяснить и прогнозировать поведение пищевых систем в технологической цепи, при хранении сырья и готовых продуктов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для изучающих пищевую химию, а также для специалистов, имеющих отношение к производству и пищевой ценности пищевых продуктов.</t>
   </si>
   <si>
     <t>978-5-534-15793-2</t>
   </si>
   <si>
     <t>36я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1348,61 +1345,61 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1649.0</v>
       </c>
       <c r="M11" s="9">
         <v>1809.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>55</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.492</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>