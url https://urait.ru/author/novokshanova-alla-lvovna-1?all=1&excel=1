--- v4 (2026-07-05)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>