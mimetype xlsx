--- v1 (2026-02-08)
+++ v2 (2026-06-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,135 +133,132 @@
   <si>
     <t>20.10.2014</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА И СХЕМОТЕХНИКА В 2 Ч. ЧАСТЬ 2. Учебник для вузов</t>
   </si>
   <si>
     <t>Новожилов О. П.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>Изучение данного курса позволит заложить фундаментальные знания физики полупроводников, полупроводниковых приборов и их характеристик, принципов построения, работы, проектирования и применения электронных схем и устройств. Учебник состоит из двух частей. В первой части приведены общие сведения об электронных устройствах: особенности схемной реализации, их классификация и сравнительная оценка. Рассмотрены вопросы полупроводниковой электроники, различные типы усилительных устройств, автогенераторы, преобразователи и умножители частоты, модуляторы и детекторы, импульсные устройства и устройства источников питания, операционные усилители, компараторы, нелинейные реактивные элементы и узлы на их основе. Во второй части учебника рассмотрены вопросы схемотехники цифровых устройств комбинационного и последовательностного типов, запоминающие устройства и устройства с программируемой структурой. С единых позиций изложены вопросы схемотехники устройств дискретной обработки аналоговых сигналов, рассмотрены особенности их схемной реализации с помощью цифровых узлов и цепей с переключаемыми конденсаторами. Достаточно подробно рассмотрены вопросы схемотехники цифро-аналоговых и аналого-цифровых преобразователей.</t>
+    <t>Изучение данного курса позволяет заложить фундаментальные знания физики полупроводников, полупроводниковых приборов и их характеристик, принципов построения, работы, проектирования и применения электронных схем и устройств. Учебник состоит из двух частей. Во второй части рассмотрены вопросы схемотехники цифровых устройств комбинационного и последовательностного типов, запоминающие устройства и устройства с программируемой структурой. С единых позиций изложены вопросы схемотехники устройств дискретной обработки аналоговых сигналов, рассмотрены особенности их схемной реализации с помощью цифровых узлов и цепей с переключаемыми конденсаторами. Достаточно подробно рассмотрены вопросы схемотехники цифро-аналоговых и аналого-цифровых преобразователей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-03515-5, 978-5-534-03514-8</t>
   </si>
   <si>
     <t>32.85я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>29.10.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОНИКА И СХЕМОТЕХНИКА В 2 Ч. ЧАСТЬ 2. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>978-5-534-10368-7, 978-5-534-10367-0</t>
   </si>
   <si>
     <t>32.85я723</t>
   </si>
   <si>
     <t>22.05.2014</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА (ТЕОРИЯ ЭЛЕКТРИЧЕСКИХ ЦЕПЕЙ) в 2 ч. Часть 1. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник состоит из двух частей. Первая часть посвящена линейным электрическим цепям. В ней раскрываются общие сведения об электрических цепях, о базовых элементах, сигналах теории цепей. Даны фундаментальные понятия теории графов, обсуждаются топологические матрицы. Большое внимание уделено теории дискретных цепей. Изложены общие вопросы синтеза цепей. Показаны особенности проведения синтеза активных RC-фильтров и дискретных цепей. В учебник включен материал по классическим и наиболее актуальным вопросам теории электрических цепей, отражающий современное состояние и тенденции развития электротехники и смежных с ней областей — полупроводниковой электроники, цифровой и импульсной техники, радиотехники, автоматики и других направлений. Приведенный в учебнике материал поможет студентам сформировать целостное представление об основных концепциях и общих тенденциях развития электротехники и теории цепей. В конце каждой главы представлены контрольные вопросы, с помощью которых обучающиеся смогут проверить качество усвоенного теоретического материала.</t>
+    <t>В учебник включен материал по классическим и наиболее актуальным вопросам теории электрических цепей, отражающий современное состояние и тенденции развития электротехники и смежных с ней областей — полупроводниковой электроники, цифровой и импульсной техники, радиотехники, автоматики и других направлений.Материал поможет сформировать целостное представление об основных концепциях и общих тенденциях развития электротехники и теории цепей.</t>
   </si>
   <si>
     <t>978-5-534-04038-8, 978-5-534-04039-5</t>
   </si>
   <si>
     <t>31.2я73</t>
   </si>
   <si>
     <t>10.12.2018</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА (ТЕОРИЯ ЭЛЕКТРИЧЕСКИХ ЦЕПЕЙ) В 2 Ч. ЧАСТЬ 1. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-10677-0, 978-5-534-10678-7</t>
   </si>
   <si>
     <t>31.2я723</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА (ТЕОРИЯ ЭЛЕКТРИЧЕСКИХ ЦЕПЕЙ) в 2 ч. Часть 2. Учебник для вузов</t>
   </si>
   <si>
-    <t>Учебник состоит из двух частей. Во второй части раскрывается реализация дискретных методов обработки информации на примере фильтров на переключаемых конденсаторах, представлен материал по нелинейным цепям. Даны сведения по полупроводниковые приборам и нелинейным реактивным элементам. Рассматриваются вопросы компьютерного анализа электрических цепей с использованием современных программ схемотехнического моделирования. В учебник включен материал по классическим и наиболее актуальным вопросам теории электрических цепей, отражающий современное состояние и тенденции развития электротехники и смежных с ней областей — полупроводниковой электроники, цифровой и импульсной техники, радиотехники, автоматики и других направлений. Приведенный в учебнике материал поможет студентам сформировать целостное представление об основных концепциях и общих тенденциях развития электротехники и теории цепей. В конце каждой главы представлены контрольные вопросы, с помощью которых обучающиеся смогут проверить качество усвоенного теоретического материала.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-04040-1, 978-5-534-04039-5</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА (ТЕОРИЯ ЭЛЕКТРИЧЕСКИХ ЦЕПЕЙ). В 2 Ч. ЧАСТЬ 2. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-10679-4, 978-5-534-10678-7</t>
   </si>
   <si>
     <t>24.02.2012</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Данная книга написана с учетом современных тенденций усовершенствования технических средств и широкого использования вычислительной техники при их проектировании и разработке. В учебник включены новые научные результаты, полученные автором и опубликованные в журналах «Электротехника», «Радиотехника и электроника», «Радиотехника» и др. Для лучше- го восприятия и понимания сути излагаемых вопросов материал учебника подробно структурирован, использованы текстовые выделения, приведено большое количество иллюстраций. Имеется алфавитный указатель наиболее важных понятий и терминов. Учебник поможет студентам сформировать целостное представление об основных концепциях и общем ходе развития электротехники и электроники.</t>
+    <t>Данная книга написана с учетом современных тенденций усовершенствования технических средств и широкого использования вычислительной техники при их проектировании и разработке. Для лучшегоо восприятия и понимания сути излагаемых вопросов материал учебника подробно структурирован, использованы текстовые выделения, приведено большое количество иллюстраций. Имеется алфавитный указатель наиболее важных понятий и терминов. Учебник поможет студентам сформировать целостное представление об основных концепциях и общем ходе развития электротехники и электроники.</t>
   </si>
   <si>
     <t>978-5-9916-2941-6</t>
   </si>
   <si>
     <t>31.2я73+32.85я73</t>
   </si>
   <si>
     <t>14.10.2024</t>
   </si>
   <si>
     <t>ЭЛЕКТРОТЕХНИКА И ЭЛЕКТРОНИКА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Излагаются базовые вопросы теории линейных и нелинейных цепей, основы полупроводниковой электроники и общие принципы построения различных функциональных узлов аналоговой, импульсной и цифровой электроники. Обсуждаются возможности и приведены примеры использования пакетов программ схемотехнического моделирования при изучении дисциплины. Для студентов, аспирантов и преподавателей высших учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-20741-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -639,51 +636,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-i-shemotehnika-v-2-ch-chast-2-584367" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-i-shemotehnika-v-2-ch-chast-2-587313" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-1-584391" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-1-587461" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-2-584392" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-2-587460" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-i-elektronika-559884" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-i-elektronika-589979" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-i-shemotehnika-v-2-ch-chast-2-584367" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektronika-i-shemotehnika-v-2-ch-chast-2-587313" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-1-584391" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-1-587461" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-2-584392" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-teoriya-elektricheskih-cepey-v-2-ch-chast-2-587460" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-i-elektronika-582752" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/elektrotehnika-i-elektronika-589979" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1192,271 +1189,271 @@
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1109.0</v>
       </c>
       <c r="M9" s="9">
         <v>1219.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>54</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.334</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587460</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>247</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1109.0</v>
       </c>
       <c r="M10" s="9">
         <v>1219.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.334</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
-        <v>559884</v>
+        <v>582752</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J11" s="8">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L11" s="9">
-        <v>2149.0</v>
+        <v>2299.0</v>
       </c>
       <c r="M11" s="9">
-        <v>2359.0</v>
+        <v>2529.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
-        <v>0.639</v>
+        <v>0.637</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589979</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>653</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="L12" s="9">
         <v>2299.0</v>
       </c>
       <c r="M12" s="9">
         <v>2529.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.639</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>