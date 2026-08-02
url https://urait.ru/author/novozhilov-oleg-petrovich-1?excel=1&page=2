--- v2 (2026-06-14)
+++ v3 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>14.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>