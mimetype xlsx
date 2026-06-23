--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>10.03.2022</t>
   </si>
   <si>
     <t>АНАТОМИЯ ЧЕЛОВЕКА 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Цехмистренко Т. А., Обухов Д. К.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>
   <si>
     <t>Анатомия и физиология. Цитология. Гистология. Эмбриология</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются вопросы общей и системной анатомии человека, включая развитие и строение опорно-двигательного аппарата, пищеварительной, дыхательной, мочевой и половых систем. Особое внимание уделено изложению общих принципов и особенностей структурно-функциональной организации интегративных систем организма (сердечно-сосудистой, эндокринной, лимфоидной, нервной), органов чувств. Учебник содержит традиционные и оригинальные схемы и рисунки, облегчающие восприятие текста. Анатомические термины приведены с учетом рекомендаций Международной анатомической номенклатуры, принятой Федеративным комитетом по анатомической терминологии (FCAT, 1998). Учебник апробирован при чтении лекций и проведении практических и лабораторных занятий по анатомии человека на медицинском факультете Российского университета дружбы народов, на биологическом факультете Санкт-Петербургского государственного университета, в Московском государственном областном университете и Московском институте психоанализа. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебник адресован студентам биологических, психологических факультетов высших учебных заведений, а также всем обучающимся в учреждениях медицинского профессионального образования, интересующимся анатомией человека.</t>
+    <t>В учебнике рассматриваются вопросы общей и системной анатомии человека, включая развитие и строение опорно-двигательного аппарата, пищеварительной, дыхательной, мочевой и половых систем. Особое внимание уделено изложению общих принципов и особенностей структурно-функциональной организации интегративных систем организма (сердечно-сосудистой, эндокринной, лимфоидной, нервной), органов чувств. Учебник содержит традиционные и оригинальные схемы и рисунки, облегчающие восприятие текста. Анатомические термины приведены с учетом рекомендаций Международной анатомической номенклатуры, принятой Федеративным комитетом по анатомической терминологии (FCAT, 1998).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14917-3</t>
   </si>
   <si>
     <t>28.706я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.03.2022</t>
   </si>
   <si>
     <t>АНАТОМИЯ ЧЕЛОВЕКА 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассматриваются вопросы общей и системной анатомии человека, включая развитие и строение опорно-двигательного аппарата, пищеварительной, дыхательной, мочевой и половых систем. Особое внимание уделено изложению общих принципов и особенностей структурно-функциональной организации интегративных систем организма (сердечно-сосудистой, эндокринной, лимфоидной, нервной), органов чувств. Учебник содержит традиционные и оригинальные схемы и рисунки, облегчающие восприятие текста. Анатомические термины приведены с учетом рекомендаций Международной анатомической номенклатуры, принятой Федеративным комитетом по анатомической терминологии (FCAT, 1998). Учебник апробирован при чтении лекций и проведении практических и лабораторных занятий по анатомии человека на медицинском факультете Российского университета дружбы народов, на биологическом факультете Санкт-Петербургского государственного университета, в Московском государственном областном университете и Московском институте психоанализа. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник адресован студентам биологических, психологических факультетов образовательных учреждений среднего профессионального образования, а также всем обучающимся в учреждениях медицинского профессионального образования, интересующимся анатомией человека.</t>
+    <t>В учебнике рассматриваются вопросы общей и системной анатомии человека, включая развитие и строение опорно-двигательного аппарата, пищеварительной, дыхательной, мочевой и половых систем. Особое внимание уделено изложению общих принципов и особенностей структурно-функциональной организации интегративных систем организма (сердечно-сосудистой, эндокринной, лимфоидной, нервной), органов чувств. Учебник содержит традиционные и оригинальные схемы и рисунки, облегчающие восприятие текста. Анатомические термины приведены с учетом рекомендаций Международной анатомической номенклатуры, принятой Федеративным комитетом по анатомической терминологии (FCAT, 1998). Учебник адресован студентам биологических, психологических факультетов образовательных учреждений среднего профессионального образования, а также всем обучающимся в учреждениях медицинского профессионального образования, интересующимся анатомией человека.</t>
   </si>
   <si>
     <t>978-5-534-15569-3</t>
   </si>
   <si>
     <t>28.706я723</t>
   </si>
   <si>
     <t>11.10.2018</t>
   </si>
   <si>
     <t>БИОЛОГИЯ: КЛЕТКИ И ТКАНИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Обухов Д. К., Кириленкова В. Н.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
     <t>Особенностью пособия является широкий охват проблем современной биологии клетки и тканей — от вирусов и прокариот до клеток и тканей высших организмов. Кроме того, в книге большое внимание уделяется вопросам медицинской направленности. Рассматриваются не только общие вопросы строения той или иной клетки или ткани организмов, но и вопросы патологий, заболеваний и борьбы с ними. Теории и факты рассматриваются авторами с точки зрения разных научных школ современной биологии.</t>
   </si>