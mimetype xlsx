--- v4 (2026-06-23)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>