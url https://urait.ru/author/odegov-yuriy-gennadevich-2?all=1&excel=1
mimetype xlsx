--- v2 (2026-03-14)
+++ v3 (2026-05-14)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>14.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -115,51 +115,51 @@
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>21.02.2025</t>
   </si>
   <si>
     <t>АУТСОРСИНГ И АУТСТАФФИНГ В УПРАВЛЕНИИ ПЕРСОНАЛОМ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t xml:space="preserve"> Ю. Г. Одегов,  Ю. В. Долженкова,  С. В. Малинин.</t>
+    <t>Одегов Ю. Г., Долженкова Ю. В., Малинин С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В курсе описаны сущность, понятие и социально-экономические аспекты трудовой деятельности в их современной интерпретации. Рассмотрены виды трудовой деятельности в информационном обществе, представлены проблемы заемного труда, исследуемые с точки зрения его становления и правового регулирования. Изложены вопросы социальной защиты работников в условиях применения заемного труда. Представленные в курсе таблицы, схемы, рисунки, практические примеры будут способствовать более глубокому пониманию и освоению материала обучающимися. Курс содержит практикум, включающий кейсы. Для студентов высших учебных заведений, обучающихся по экономическим направлениям и специальностям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19878-2</t>
   </si>
@@ -170,50 +170,53 @@
     <t>70*100/16</t>
   </si>
   <si>
     <t>24.07.2025</t>
   </si>
   <si>
     <t>КАДРОВАЯ ПОЛИТИКА В СИСТЕМЕ ГОСУДАРСТВЕННОЙ СЛУЖБЫ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Павлова В. В.</t>
   </si>
   <si>
     <t>В курсе авторы последовательно рассматривают теоретические аспекты кадровой политики применительно к существующим в России формам и методам организации трудовой деятельности и трудовых отношений в соответствии с действующим гражданским и трудовым законодательством РФ, а также специфику формирования кадровой политики в отношении занятых на государственной гражданской службе. Курс четко структурирован, содержит обширный иллюстративный материал и практические примеры. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-20314-1</t>
   </si>
   <si>
     <t>19.04.2024</t>
   </si>
   <si>
     <t>КАДРОВАЯ ПОЛИТИКА И КАДРОВОЕ ПЛАНИРОВАНИЕ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Павлова В. В., Бабынина Л. С.</t>
+  </si>
+  <si>
+    <t>Обложка</t>
   </si>
   <si>
     <t>В курсе авторы последовательно рассматривают теоретические аспекты кадровой политики и кадрового планирования персонала применительно к существующим в России формам и методам организации трудовой деятельности и трудовых отношений в соответствии с действующим гражданским и трудовым законодательством Российской Федерации. Издание четко структурировано, содержит обширный иллюстративный материал и практические примеры, а также приложения, включающие справочный материал. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов вузов, обучающихся экономическим направлениям, научных работников и аспирантов. Курс будет полезен также для для менеджеров по персоналу, преподавателей. Может быть использован в системе переподготовки и повышения квалификации специалистов, занимающихся вопросами труда и управления персоналом.</t>
   </si>
   <si>
     <t>978-5-534-18970-4</t>
   </si>
   <si>
     <t>17.07.2024</t>
   </si>
   <si>
     <t>НОРМИРОВАНИЕ ТРУДА НА ПРЕДПРИЯТИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Галиахметова Р.А., Одегова Ю.Г.</t>
   </si>
   <si>
     <t>В курсе изложены применяемые сегодня теоретические и методические положения и подходы к управлению нормированием труда на промышленных предприятиях и оценки трудоемкости выполняемых работ в зависимости от их вида, изложены практические методы оценки затрат рабочего времени, нормирование труда в условиях освоения новой продукции и выполнения творческих видов работ приводятся примеры практических расчетов. Цель курса - дать студентам базовые теоретические знания и практические навыки проектирования и организации трудовых процессов, ознакомить с методами исследования трудовых процессов и анализом затрат рабочего времени, с методами установления норм труда и подходами к управлению организации и нормированием труда. Курс предназначен для студентов, руководителей предприятий, менеджеров по персоналу, специалистов по труду, инженеров по организации и нормированию труда, а так же лиц интересующимися вопросами управления в рамках национального проекта "Производительность труда".</t>
   </si>
   <si>
     <t>978-5-534-19106-6</t>
   </si>
   <si>
     <t>65.242я73</t>
   </si>
@@ -699,51 +702,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/autsorsing-i-autstaffing-v-upravlenii-personalom-557274" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-v-sisteme-gosudarstvennoy-sluzhby-590418" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-i-kadrovoe-planirovanie-588378" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normirovanie-truda-na-predpriyatii-589744" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-582694" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-i-sociologiya-truda-teoriya-i-praktika-582840" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-truda-582834" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ergonomika-583942" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ergonomika-584599" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/autsorsing-i-autstaffing-v-upravlenii-personalom-582023" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-v-sisteme-gosudarstvennoy-sluzhby-590418" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/kadrovaya-politika-i-kadrovoe-planirovanie-588378" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/normirovanie-truda-na-predpriyatii-589744" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/upravlenie-personalom-582694" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-i-sociologiya-truda-teoriya-i-praktika-582840" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ekonomika-truda-582834" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ergonomika-583942" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/ergonomika-584599" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -924,115 +927,115 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>557274</v>
+        <v>582023</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>261</v>
+        <v>291</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1439.0</v>
+        <v>1579.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1579.0</v>
+        <v>1739.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.436</v>
+        <v>0.472</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>590418</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
@@ -1088,506 +1091,506 @@
       <c r="A7" s="8">
         <v>588378</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>707</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>3499.0</v>
+        <v>3089.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3849.0</v>
+        <v>3399.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.977</v>
+        <v>0.867</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589744</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>344</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1829.0</v>
       </c>
       <c r="M8" s="9">
         <v>2009.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.537</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582694</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>445</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2289.0</v>
       </c>
       <c r="M9" s="9">
         <v>2519.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.659</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>582840</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>473</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2419.0</v>
       </c>
       <c r="M10" s="9">
         <v>2659.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.693</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582834</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>387</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2019.0</v>
       </c>
       <c r="M11" s="9">
         <v>2219.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.589</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583942</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>157</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>769.0</v>
       </c>
       <c r="M12" s="9">
         <v>849.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Y12" s="8">
         <v>0.247</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584599</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>157</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>769.0</v>
       </c>
       <c r="M13" s="9">
         <v>849.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Y13" s="8">
         <v>0.247</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>