--- v3 (2026-05-14)
+++ v4 (2026-06-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>14.05.2026</t>
+    <t>28.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,135 +208,135 @@
   <si>
     <t>НОРМИРОВАНИЕ ТРУДА НА ПРЕДПРИЯТИИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Галиахметова Р.А., Одегова Ю.Г.</t>
   </si>
   <si>
     <t>В курсе изложены применяемые сегодня теоретические и методические положения и подходы к управлению нормированием труда на промышленных предприятиях и оценки трудоемкости выполняемых работ в зависимости от их вида, изложены практические методы оценки затрат рабочего времени, нормирование труда в условиях освоения новой продукции и выполнения творческих видов работ приводятся примеры практических расчетов. Цель курса - дать студентам базовые теоретические знания и практические навыки проектирования и организации трудовых процессов, ознакомить с методами исследования трудовых процессов и анализом затрат рабочего времени, с методами установления норм труда и подходами к управлению организации и нормированием труда. Курс предназначен для студентов, руководителей предприятий, менеджеров по персоналу, специалистов по труду, инженеров по организации и нормированию труда, а так же лиц интересующимися вопросами управления в рамках национального проекта "Производительность труда".</t>
   </si>
   <si>
     <t>978-5-534-19106-6</t>
   </si>
   <si>
     <t>65.242я73</t>
   </si>
   <si>
     <t>30.11.2016</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ПЕРСОНАЛОМ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Руденко Г. Г.</t>
   </si>
   <si>
-    <t>Издание принадлежит к новому поколению учебной литературы, ориентированной на реализацию Федерального государственного образовательного стандарта высшего образования. В структурированной форме представлен наиболее важный материал учебной дисциплины «Управление персоналом», что предусматривает возможность применения активных методов обучения и развития профессиональных компетенций. Отличается инновационной трактовкой основных категорий и процессов, протекающих в сфере управления персоналом; анализом комплексных взаимосвязей и противоречий, формирующихся при реализации основных кадровых технологий. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по направлениям «Управление персоналом», «Менеджмент», «Экономика», преподавателей, аспирантов, слушателей системы дополнительного образования. Может представлять интерес широкому кругу научных и практических работников, занимающихся проблемами управления персоналом.</t>
+    <t>Издание принадлежит к новому поколению учебной литературы, ориентированной на реализацию Федерального государственного образовательного стандарта высшего образования. В структурированной форме представлен наиболее важный материал учебной дисциплины «Управление персо налом», что предусматривает возможность применения активных методов обучения и развития профессио нальных компетенций. Отличается инновационной трактовкой основных категорий и процессов, протекающих в сфере управления персо налом; анализом комплексных взаимосвязей и противоречий, формирующихся при реализации основных кадровых технологий. Для студентов, обучающихся по направлениям «Управление персо налом», «Менеджмент», «Экономика», преподавателей, аспирантов, слушателей системы дополнительного образования. Может представлять интерес широкому кругу научных и практических работников, занима ющихся проблемами управления персо налом.</t>
   </si>
   <si>
     <t>978-5-534-11503-1</t>
   </si>
   <si>
     <t>21.06.2024</t>
   </si>
   <si>
     <t>ЭКОНОМИКА И СОЦИОЛОГИЯ ТРУДА: ТЕОРИЯ И ПРАКТИКА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Масловой В.М., Полевой М.В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда.</t>
+    <t>В курсе изложены теоретические и практические аспекты экономики и социологии труда. Рассмотрены вопросы регулирования рынка труда в России, организации и планирования трудовых процессов, регулирования социально-трудовых отношений работников, условия труда и трудосбережения, анализа и планирования производительности труда, организации оплаты труда работников, а также организации прикладных социологических исследований в социально-трудовой сфере. Курс иллюстрирован статистическими данными, рисунками, схемами, представлен подробный список литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов и практических работников в области менеджмента и экономики труда. Для бакалавров, магистров и практических работников в области менеджмента и экономики труда.</t>
   </si>
   <si>
     <t>978-5-534-19523-1</t>
   </si>
   <si>
     <t>(65.24+60.56)я73</t>
   </si>
   <si>
     <t>13.02.2015</t>
   </si>
   <si>
     <t>ЭКОНОМИКА ТРУДА 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Учебник содержит структурированное изложение базовых тем курса экономики труда. Проанализированы проблемы труда, исследуемые в единстве структурных элементов, тенденции их развития и взаимообусловленность с другими макроэкономическими процессами. Особое внимание уделяется исследованию переходной экономической динамики на рынке труда, а также государственному регулированию процессов формирования рынка труда в переходный период. В учебном издании представлен зарубежный опыт, а реализованный авторами методический подход синтезирует методологии современной экономики труда и реальные процессы на рынке труда в России. Материал содержит тесты, кейсы, вопросы для самопроверки, примерный список курсовых работ, а также приложения, включающие ряд нормативных документов.</t>
   </si>
   <si>
     <t>978-5-534-07329-4</t>
   </si>
   <si>
     <t>65.24я73</t>
   </si>
   <si>
     <t>27.12.2016</t>
   </si>
   <si>
     <t>ЭРГОНОМИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Кулапов М. Н., Сидорова В. Н.</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Изобразительное искусство. Дизайн</t>
   </si>
   <si>
-    <t>В курсе предлагается физиологическое и психологическое обоснование эргономических систем, проводится исследование проблем тяжести труда, а также инженерно-психологических проблем, в частности проблем подготовки кадров к трудовой деятельности в эргономической системе, психологической рационализации трудового процесса. Курс предназначен для студентов бакалавриата, обучающихся по направлениям «Экономика» и «Менеджмент».</t>
+    <t>В учебнике предлагается физиологическое и психологическое обоснование эргономических систем, проводится исследование про блем тяжести труда, а также инженерно-психологических проблем, в частности проблем подготовки кадров к трудовой деятельности в эргономической системе, психологической рационализации трудового процесса. В каждом параграфе представлен практикум — контрольные вопросы и задания, а также тесты, которые помогут студентам эффективнее подготовиться к экзаменам. Учебник предназначен для студентов бакалавриата, обучающихся по направлениям «Экономика» и «Менеджмент».</t>
   </si>
   <si>
     <t>978-5-9916-8258-9</t>
   </si>
   <si>
     <t>30.17я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ЭРГОНОМИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Одегов Ю. Г., Сидорова В. Н., Кулапов М. Н.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе предлагается физиологическое и психологическое обоснование эргономических систем, проводится исследование проблем тяжести труда, а также инженерно-психологических проблем, в частности проблем подготовки кадров к трудовой деятельности в эргономической системе, психологической рационализации трудового процесса.</t>
+    <t>В учебнике предлагается физиологическое и психологическое обоснование эргономических систем, проводится исследование проблем тяжести труда, а также инженерно-психологических проблем, в частности проблем подготовки кадров к трудовой деятельности в эргономической системе, психологической рационализации трудового процесса. В каждом параграфе представлен практикум — контрольные вопросы и задания, а также тесты, которые помогут студентам эффективнее подготовиться к экзаменам.</t>
   </si>
   <si>
     <t>978-5-534-02611-5</t>
   </si>
   <si>
     <t>30.17я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>