--- v4 (2026-06-28)
+++ v5 (2026-08-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>28.06.2026</t>
+    <t>23.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>